--- v0 (2026-03-16)
+++ v1 (2026-06-06)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra2cab5b842f94bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Red497634ddf04c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R332a168adc954e2b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R517c62f29a324c68"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11-12</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>MEAS</t>
   </si>
   <si>
     <t>MEAS (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update:  10 February 2026</t>
   </si>
   <si>
     <t>More information available at: https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/gyermekkori-oltasok/kotelezo-gyermekkori-vedooltasok/kotelezo-gyermekkori-vedooltasok-osszefoglalasa.html, https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/cikkek-a-vedooltasokrol/ajanlott-nem-kotelezo-felnottkori-oltasok.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-16 at 04:26.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-06 at 10:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Hungary</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Hungary</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Hungary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -136,51 +136,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R332a168adc954e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R353c9b180fbc4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb558496a44204b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R517c62f29a324c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf41ceec8dd5c4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6cd5ca20c4e147e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>