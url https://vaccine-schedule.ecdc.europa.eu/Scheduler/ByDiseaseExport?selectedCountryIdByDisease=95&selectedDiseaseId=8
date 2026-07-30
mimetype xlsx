--- v1 (2026-06-06)
+++ v2 (2026-07-30)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Red497634ddf04c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R368c6cab2049462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R517c62f29a324c68"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R39191ba949b942e6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11-12</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>MEAS</t>
   </si>
   <si>
     <t>MEAS (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update:  10 February 2026</t>
   </si>
   <si>
     <t>More information available at: https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/gyermekkori-oltasok/kotelezo-gyermekkori-vedooltasok/kotelezo-gyermekkori-vedooltasok-osszefoglalasa.html, https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/cikkek-a-vedooltasokrol/ajanlott-nem-kotelezo-felnottkori-oltasok.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-06 at 10:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-30 at 22:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Hungary</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Hungary</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Hungary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -136,51 +136,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R517c62f29a324c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf41ceec8dd5c4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6cd5ca20c4e147e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R39191ba949b942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1271dc1999b244b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R342632e37a6e440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>