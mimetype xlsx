--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R368c6cab2049462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf7c8da582e354e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R39191ba949b942e6"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb8400488ccbb4e43"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11-12</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>MEAS</t>
   </si>
   <si>
     <t>MEAS (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update:  10 February 2026</t>
   </si>
   <si>
     <t>More information available at: https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/gyermekkori-oltasok/kotelezo-gyermekkori-vedooltasok/kotelezo-gyermekkori-vedooltasok-osszefoglalasa.html, https://egeszsegvonal.gov.hu/maradj-egeszseges/vedooltasok/cikkek-a-vedooltasokrol/ajanlott-nem-kotelezo-felnottkori-oltasok.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-30 at 22:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-14 at 17:10.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Hungary</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Hungary</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Hungary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -136,51 +136,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R39191ba949b942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1271dc1999b244b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R342632e37a6e440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb8400488ccbb4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R941d48f9dd9843f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R015c4c2cf8124da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>