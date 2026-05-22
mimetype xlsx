--- v1 (2026-02-19)
+++ v2 (2026-05-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra70af9bb174c4c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R244146aa2cfa4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5fb976fb0c2a4a5c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2e453c5c90f64d0c"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
 19 April 2013:
 A simplified vaccination schedule for France issued with the aim to:
 - ensure optimal protection at all ages with only the required number of doses
 - ensure the schedule is easier to read and remember, and therefore facilitate implementation.
 --------------------------------------------------------------------------------
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:		
 Healthcare workers: BCG, diphtheria, tetanus, polio (compulsory); hepatitis B, typhoid (compulsory if exposed - as determined by the occupational doctor); influenza; pertussis (recommended); varicella, measles (recommended if not immune)
 Family members living with a new born (mother, father, siblings): pertussis (cocooning strategy - if last dose of pertussis vaccination was given &gt;=10 years before)
 People &gt;65: influenza vaccine (people with chronic diseases to prevent from complications)
 Pregnant mothers: influenza vaccine
 People exposed to sexual or blood transmission: hepatitis B vaccine
 High risk group &gt;2 years: pneumococcal vaccine (immunocompromised or with a chronic disease increasing the risk)
 For list of detailed recommendations for the individual diseases, please refer to http://www.hcsp.fr/Explore.cgi/pointsur?clef=1 (in French)
 2021: The extension of HPV vaccination to boys aged 11 to 14 with catch-up vaccination for those aged between 15 and 19. This recommendation is applicable since January 1, 2021.
 --------------------------------------------------------------------------------
 August 2023: change to the pneumococcal strategy for at-risk groups. PCV20 recommended
 --------------------------------------------------------------------------------
 Date of last update:  10 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sante.gouv.fr/prevention-en-sante/preserver-sa-sante/vaccination/calendrier-vaccinal</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-19 at 18:39.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-22 at 15:31.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for France</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for France</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for France</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -218,51 +218,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5fb976fb0c2a4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf1b1b73b700d447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4b9e7792663549b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2e453c5c90f64d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R257904c1a7ce4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8ba4cd08fc8b4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>