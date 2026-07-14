--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R244146aa2cfa4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R31fa8d2069634208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2e453c5c90f64d0c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ref5f7555a4654871"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
 19 April 2013:
 A simplified vaccination schedule for France issued with the aim to:
 - ensure optimal protection at all ages with only the required number of doses
 - ensure the schedule is easier to read and remember, and therefore facilitate implementation.
 --------------------------------------------------------------------------------
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:		
 Healthcare workers: BCG, diphtheria, tetanus, polio (compulsory); hepatitis B, typhoid (compulsory if exposed - as determined by the occupational doctor); influenza; pertussis (recommended); varicella, measles (recommended if not immune)
 Family members living with a new born (mother, father, siblings): pertussis (cocooning strategy - if last dose of pertussis vaccination was given &gt;=10 years before)
 People &gt;65: influenza vaccine (people with chronic diseases to prevent from complications)
 Pregnant mothers: influenza vaccine
 People exposed to sexual or blood transmission: hepatitis B vaccine
 High risk group &gt;2 years: pneumococcal vaccine (immunocompromised or with a chronic disease increasing the risk)
 For list of detailed recommendations for the individual diseases, please refer to http://www.hcsp.fr/Explore.cgi/pointsur?clef=1 (in French)
 2021: The extension of HPV vaccination to boys aged 11 to 14 with catch-up vaccination for those aged between 15 and 19. This recommendation is applicable since January 1, 2021.
 --------------------------------------------------------------------------------
 August 2023: change to the pneumococcal strategy for at-risk groups. PCV20 recommended
 --------------------------------------------------------------------------------
 Date of last update:  10 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sante.gouv.fr/prevention-en-sante/preserver-sa-sante/vaccination/calendrier-vaccinal</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-22 at 15:31.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-14 at 15:03.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for France</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for France</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for France</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -218,51 +218,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2e453c5c90f64d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R257904c1a7ce4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8ba4cd08fc8b4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ref5f7555a4654871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbf64146910ff431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd2986782a0ca4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>