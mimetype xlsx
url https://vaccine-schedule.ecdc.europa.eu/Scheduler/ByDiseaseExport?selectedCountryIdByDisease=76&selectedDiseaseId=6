--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R31fa8d2069634208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R93da18fadc85404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ref5f7555a4654871"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R78bb658e05e347be"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
 19 April 2013:
 A simplified vaccination schedule for France issued with the aim to:
 - ensure optimal protection at all ages with only the required number of doses
 - ensure the schedule is easier to read and remember, and therefore facilitate implementation.
 --------------------------------------------------------------------------------
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:		
 Healthcare workers: BCG, diphtheria, tetanus, polio (compulsory); hepatitis B, typhoid (compulsory if exposed - as determined by the occupational doctor); influenza; pertussis (recommended); varicella, measles (recommended if not immune)
 Family members living with a new born (mother, father, siblings): pertussis (cocooning strategy - if last dose of pertussis vaccination was given &gt;=10 years before)
 People &gt;65: influenza vaccine (people with chronic diseases to prevent from complications)
 Pregnant mothers: influenza vaccine
 People exposed to sexual or blood transmission: hepatitis B vaccine
 High risk group &gt;2 years: pneumococcal vaccine (immunocompromised or with a chronic disease increasing the risk)
 For list of detailed recommendations for the individual diseases, please refer to http://www.hcsp.fr/Explore.cgi/pointsur?clef=1 (in French)
 2021: The extension of HPV vaccination to boys aged 11 to 14 with catch-up vaccination for those aged between 15 and 19. This recommendation is applicable since January 1, 2021.
 --------------------------------------------------------------------------------
 August 2023: change to the pneumococcal strategy for at-risk groups. PCV20 recommended
 --------------------------------------------------------------------------------
 Date of last update:  10 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sante.gouv.fr/prevention-en-sante/preserver-sa-sante/vaccination/calendrier-vaccinal</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-14 at 15:03.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-13 at 15:16.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for France</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for France</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for France</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -218,51 +218,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ref5f7555a4654871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbf64146910ff431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd2986782a0ca4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R78bb658e05e347be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2b724f8df56e4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R49fc3f76d19a4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>