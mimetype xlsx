--- v0 (2026-03-16)
+++ v1 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc35fa603d6504260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R044b62b120ec4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R54b5deb4eba44a37"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf0143e31e0b74567"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12-18</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
@@ -55,51 +55,51 @@
   <si>
     <t>1: Recommendation for the first dose to be given at 12 months of age</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 MAJOR HISTORICAL CHANGES
 1960: Mumps vaccinations for military recruits.
 1975: Measles vaccination for 1 year old children.
 1975: Rubella vaccination for 11-13 years old girls and seronegative mothers.
 1982: Two doses of MMR vaccination at 14-18 months and 6 years of age were introduced in the national childhood vaccination programme.
 2009: Rotavirus vaccine introduced at 2, 3 and 5 months to all children (September 2009)
 2010: PCV introduced at 3, 5 and 12 months of age to all children (September 2010).
 2013: HPV vaccination introduced
 2017: Varicella vaccination introduced (1 Sept. 2017) at 18 months, 6 years + catch-up of all born from 1 jan 2006 or after with no history of varicella
 2020-21: In school years 2020–2021 and 2021–2022, the vaccine will also be offered to boys in grades 7 to 9 (catch-up vaccinations). The oldest vaccine recipients are those born in 2005.
 see https://www.thl.fi/fi/web/rokottaminen/kansallinen-rokotusohjelma/rokotusohjelman-historia
 --------------------------------------------------------------------------------
 Date of last update: 15 Jan. 2024
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://thl.fi/aiheet/infektiotaudit-ja-rokotukset</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-16 at 04:24.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-06 at 10:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Finland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Finland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Finland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -151,51 +151,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R54b5deb4eba44a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb1683ea00d4244ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2f738ebe2bb74d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf0143e31e0b74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rd2b33ed5cf05428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rdbe8dbb474714423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>