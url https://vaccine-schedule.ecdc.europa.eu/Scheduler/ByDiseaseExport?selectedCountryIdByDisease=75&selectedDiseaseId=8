--- v1 (2026-06-06)
+++ v2 (2026-07-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R044b62b120ec4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R14dd8673f0a44078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf0143e31e0b74567"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R421a21a636324c6f"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12-18</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
@@ -55,51 +55,51 @@
   <si>
     <t>1: Recommendation for the first dose to be given at 12 months of age</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 MAJOR HISTORICAL CHANGES
 1960: Mumps vaccinations for military recruits.
 1975: Measles vaccination for 1 year old children.
 1975: Rubella vaccination for 11-13 years old girls and seronegative mothers.
 1982: Two doses of MMR vaccination at 14-18 months and 6 years of age were introduced in the national childhood vaccination programme.
 2009: Rotavirus vaccine introduced at 2, 3 and 5 months to all children (September 2009)
 2010: PCV introduced at 3, 5 and 12 months of age to all children (September 2010).
 2013: HPV vaccination introduced
 2017: Varicella vaccination introduced (1 Sept. 2017) at 18 months, 6 years + catch-up of all born from 1 jan 2006 or after with no history of varicella
 2020-21: In school years 2020–2021 and 2021–2022, the vaccine will also be offered to boys in grades 7 to 9 (catch-up vaccinations). The oldest vaccine recipients are those born in 2005.
 see https://www.thl.fi/fi/web/rokottaminen/kansallinen-rokotusohjelma/rokotusohjelman-historia
 --------------------------------------------------------------------------------
 Date of last update: 15 Jan. 2024
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://thl.fi/aiheet/infektiotaudit-ja-rokotukset</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-06 at 10:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-30 at 22:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Finland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Finland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Finland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -151,51 +151,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf0143e31e0b74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rd2b33ed5cf05428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rdbe8dbb474714423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R421a21a636324c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R21f9ce313f1b4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6aff13d7ced04baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>