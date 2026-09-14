--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R14dd8673f0a44078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6c8f945e6ec548aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R421a21a636324c6f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb692042f1d334785"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Measles: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12-18</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
@@ -55,51 +55,51 @@
   <si>
     <t>1: Recommendation for the first dose to be given at 12 months of age</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 MAJOR HISTORICAL CHANGES
 1960: Mumps vaccinations for military recruits.
 1975: Measles vaccination for 1 year old children.
 1975: Rubella vaccination for 11-13 years old girls and seronegative mothers.
 1982: Two doses of MMR vaccination at 14-18 months and 6 years of age were introduced in the national childhood vaccination programme.
 2009: Rotavirus vaccine introduced at 2, 3 and 5 months to all children (September 2009)
 2010: PCV introduced at 3, 5 and 12 months of age to all children (September 2010).
 2013: HPV vaccination introduced
 2017: Varicella vaccination introduced (1 Sept. 2017) at 18 months, 6 years + catch-up of all born from 1 jan 2006 or after with no history of varicella
 2020-21: In school years 2020–2021 and 2021–2022, the vaccine will also be offered to boys in grades 7 to 9 (catch-up vaccinations). The oldest vaccine recipients are those born in 2005.
 see https://www.thl.fi/fi/web/rokottaminen/kansallinen-rokotusohjelma/rokotusohjelman-historia
 --------------------------------------------------------------------------------
 Date of last update: 15 Jan. 2024
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://thl.fi/aiheet/infektiotaudit-ja-rokotukset</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-30 at 22:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-14 at 17:10.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Finland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Finland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Finland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -151,51 +151,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R421a21a636324c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R21f9ce313f1b4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6aff13d7ced04baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb692042f1d334785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8cb2f8d157154cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R200110f4fc6e4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>