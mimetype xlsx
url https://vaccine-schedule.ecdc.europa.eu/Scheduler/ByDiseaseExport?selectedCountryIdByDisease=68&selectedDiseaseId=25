--- v3 (2026-03-04)
+++ v4 (2026-05-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rbf66cce930b74539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd561e6370cd84154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5164e2586c574eb9"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbb6b9dad710a48dd"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -60,51 +60,51 @@
   </si>
   <si>
     <t>PCV</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t xml:space="preserve">1: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
   </si>
   <si>
     <t>2: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>Updated version including the new vaccination schedule dated December 2019
 Updated version including the new vaccination schedule dated 1 jan. 2017 (modification of the primary infant and school-age immunisation schedule) applicable in all regions in Spain
 For specific recommendations, please refer to:
 https://www.mscbs.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/docs/CalendarioVacunacion_Todalavida.pdf
 Date of last update: 9 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/home.htm</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-04 at 07:21.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:35.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Spain</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Spain</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Spain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -159,51 +159,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5164e2586c574eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R663b9ca2716e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R42f877d7a55d4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbb6b9dad710a48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4579b4269f5544e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R63d2b9b8ffe24d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">