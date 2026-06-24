--- v4 (2026-05-04)
+++ v5 (2026-06-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd561e6370cd84154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rac7876f9f9f048eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbb6b9dad710a48dd"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3bc220d681a14702"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -60,51 +60,51 @@
   </si>
   <si>
     <t>PCV</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t xml:space="preserve">1: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
   </si>
   <si>
     <t>2: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>Updated version including the new vaccination schedule dated December 2019
 Updated version including the new vaccination schedule dated 1 jan. 2017 (modification of the primary infant and school-age immunisation schedule) applicable in all regions in Spain
 For specific recommendations, please refer to:
 https://www.mscbs.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/docs/CalendarioVacunacion_Todalavida.pdf
 Date of last update: 9 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/home.htm</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:35.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 14:44.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Spain</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Spain</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Spain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -159,51 +159,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbb6b9dad710a48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4579b4269f5544e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R63d2b9b8ffe24d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3bc220d681a14702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R41e1ae72f2b04d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R57e8f4a6b6e545a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">