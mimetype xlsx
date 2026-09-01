--- v5 (2026-06-24)
+++ v6 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rac7876f9f9f048eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R05065d3611264efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3bc220d681a14702"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R36e59174b1154d60"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -60,51 +60,51 @@
   </si>
   <si>
     <t>PCV</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t xml:space="preserve">1: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
   </si>
   <si>
     <t>2: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>Updated version including the new vaccination schedule dated December 2019
 Updated version including the new vaccination schedule dated 1 jan. 2017 (modification of the primary infant and school-age immunisation schedule) applicable in all regions in Spain
 For specific recommendations, please refer to:
 https://www.mscbs.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/docs/CalendarioVacunacion_Todalavida.pdf
 Date of last update: 9 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/home.htm</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 14:44.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Spain</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Spain</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Spain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -159,51 +159,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3bc220d681a14702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R41e1ae72f2b04d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R57e8f4a6b6e545a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R36e59174b1154d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5051de328add43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9d11fc86042b42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">