--- v2 (2026-03-04)
+++ v3 (2026-04-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R629a2ee99d7d4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5cb3402f836a4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R66adb59b0b7045fa"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R408d5052a8c94a46"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -81,51 +81,51 @@
 January 2025: Introduction of the MenB vaccine. 
 ---------------------------------------------------------------------------------------
 Sept. 2023: Pneumococcal vaccination: recommendation change for adults. see for more details: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2023/Ausgaben/39_23.pdf?__blob=publicationFile
 ---------------------------------------------------------------------------------------
 01 March 2021: new measles mandatory vaccination requirements for specific population groups
 https://www.masernschutz.de/themen/rechtliche-aspekte.html
 ---------------------------------------------------------------------------------------
 22 August 2019: Launch of the 2019/2020 vaccination schedule
 change include updated recommendation for Herpes-Zoster with an inactivated vaccine. see for more info: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2018/Ausgaben/50_18.pdf%3F__blob%3DpublicationFile
 ---------------------------------------------------------------------------------------
 31 August 2017: Publication of the 2017/2018 vaccination schedule
 Changes include:
 - A decision NOT to implement routine ZOSTER vaccination (immunisation is to be decided on a case-by-case basis)
 - A revised policy for FLU vaccination of children aged 2-17 years 
 - For TETANUS post-exposure prophylaxis - ONLY recommended if a last dose was given more than 10 years ago. This applies to limited, clean wounds
 - For HepA/HepB vaccination ; revision of the groups where vaccination is recommended
 For more information, please refer to https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2017/Ausgaben/35_17.pdf?__blob=publicationFile 
 ---------------------------------------------------------------------------------------
 Date of last update: 11 February 2026
 </t>
   </si>
   <si>
     <t>More information available at: https://www.rki.de/DE/Content/Kommissionen/STIKO/Empfehlungen/Impfempfehlungen_node.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-04 at 03:47.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-29 at 20:32.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Germany</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Germany</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Germany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -183,51 +183,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R66adb59b0b7045fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc27447dc63744761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5044b6ca865b49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R408d5052a8c94a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4489e2698c494c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7ce6ed17ecb044fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>