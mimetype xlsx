--- v3 (2026-04-29)
+++ v4 (2026-06-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5cb3402f836a4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd6ac408890e742f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R408d5052a8c94a46"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Re39e87782fa644f7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -81,51 +81,51 @@
 January 2025: Introduction of the MenB vaccine. 
 ---------------------------------------------------------------------------------------
 Sept. 2023: Pneumococcal vaccination: recommendation change for adults. see for more details: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2023/Ausgaben/39_23.pdf?__blob=publicationFile
 ---------------------------------------------------------------------------------------
 01 March 2021: new measles mandatory vaccination requirements for specific population groups
 https://www.masernschutz.de/themen/rechtliche-aspekte.html
 ---------------------------------------------------------------------------------------
 22 August 2019: Launch of the 2019/2020 vaccination schedule
 change include updated recommendation for Herpes-Zoster with an inactivated vaccine. see for more info: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2018/Ausgaben/50_18.pdf%3F__blob%3DpublicationFile
 ---------------------------------------------------------------------------------------
 31 August 2017: Publication of the 2017/2018 vaccination schedule
 Changes include:
 - A decision NOT to implement routine ZOSTER vaccination (immunisation is to be decided on a case-by-case basis)
 - A revised policy for FLU vaccination of children aged 2-17 years 
 - For TETANUS post-exposure prophylaxis - ONLY recommended if a last dose was given more than 10 years ago. This applies to limited, clean wounds
 - For HepA/HepB vaccination ; revision of the groups where vaccination is recommended
 For more information, please refer to https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2017/Ausgaben/35_17.pdf?__blob=publicationFile 
 ---------------------------------------------------------------------------------------
 Date of last update: 11 February 2026
 </t>
   </si>
   <si>
     <t>More information available at: https://www.rki.de/DE/Content/Kommissionen/STIKO/Empfehlungen/Impfempfehlungen_node.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-29 at 20:32.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 01:01.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Germany</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Germany</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Germany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -183,51 +183,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R408d5052a8c94a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4489e2698c494c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7ce6ed17ecb044fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Re39e87782fa644f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R768f12f153e64f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9b85de5e94c54bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>