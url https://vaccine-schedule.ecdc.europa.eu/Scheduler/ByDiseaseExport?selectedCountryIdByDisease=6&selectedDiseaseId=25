--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd6ac408890e742f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R83cf7c43695a43a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Re39e87782fa644f7"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3f7207697c0049c8"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -81,51 +81,51 @@
 January 2025: Introduction of the MenB vaccine. 
 ---------------------------------------------------------------------------------------
 Sept. 2023: Pneumococcal vaccination: recommendation change for adults. see for more details: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2023/Ausgaben/39_23.pdf?__blob=publicationFile
 ---------------------------------------------------------------------------------------
 01 March 2021: new measles mandatory vaccination requirements for specific population groups
 https://www.masernschutz.de/themen/rechtliche-aspekte.html
 ---------------------------------------------------------------------------------------
 22 August 2019: Launch of the 2019/2020 vaccination schedule
 change include updated recommendation for Herpes-Zoster with an inactivated vaccine. see for more info: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2018/Ausgaben/50_18.pdf%3F__blob%3DpublicationFile
 ---------------------------------------------------------------------------------------
 31 August 2017: Publication of the 2017/2018 vaccination schedule
 Changes include:
 - A decision NOT to implement routine ZOSTER vaccination (immunisation is to be decided on a case-by-case basis)
 - A revised policy for FLU vaccination of children aged 2-17 years 
 - For TETANUS post-exposure prophylaxis - ONLY recommended if a last dose was given more than 10 years ago. This applies to limited, clean wounds
 - For HepA/HepB vaccination ; revision of the groups where vaccination is recommended
 For more information, please refer to https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2017/Ausgaben/35_17.pdf?__blob=publicationFile 
 ---------------------------------------------------------------------------------------
 Date of last update: 11 February 2026
 </t>
   </si>
   <si>
     <t>More information available at: https://www.rki.de/DE/Content/Kommissionen/STIKO/Empfehlungen/Impfempfehlungen_node.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 01:01.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 02:14.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Germany</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Germany</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Germany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -183,51 +183,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Re39e87782fa644f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R768f12f153e64f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9b85de5e94c54bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3f7207697c0049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9c64367e738b4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcf1a3d597b944459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>