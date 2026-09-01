--- v5 (2026-06-24)
+++ v6 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R83cf7c43695a43a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb7c50f10b56f4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3f7207697c0049c8"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R1ffd505791f94fda"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
@@ -81,51 +81,51 @@
 January 2025: Introduction of the MenB vaccine. 
 ---------------------------------------------------------------------------------------
 Sept. 2023: Pneumococcal vaccination: recommendation change for adults. see for more details: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2023/Ausgaben/39_23.pdf?__blob=publicationFile
 ---------------------------------------------------------------------------------------
 01 March 2021: new measles mandatory vaccination requirements for specific population groups
 https://www.masernschutz.de/themen/rechtliche-aspekte.html
 ---------------------------------------------------------------------------------------
 22 August 2019: Launch of the 2019/2020 vaccination schedule
 change include updated recommendation for Herpes-Zoster with an inactivated vaccine. see for more info: https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2018/Ausgaben/50_18.pdf%3F__blob%3DpublicationFile
 ---------------------------------------------------------------------------------------
 31 August 2017: Publication of the 2017/2018 vaccination schedule
 Changes include:
 - A decision NOT to implement routine ZOSTER vaccination (immunisation is to be decided on a case-by-case basis)
 - A revised policy for FLU vaccination of children aged 2-17 years 
 - For TETANUS post-exposure prophylaxis - ONLY recommended if a last dose was given more than 10 years ago. This applies to limited, clean wounds
 - For HepA/HepB vaccination ; revision of the groups where vaccination is recommended
 For more information, please refer to https://www.rki.de/DE/Content/Infekt/EpidBull/Archiv/2017/Ausgaben/35_17.pdf?__blob=publicationFile 
 ---------------------------------------------------------------------------------------
 Date of last update: 11 February 2026
 </t>
   </si>
   <si>
     <t>More information available at: https://www.rki.de/DE/Content/Kommissionen/STIKO/Empfehlungen/Impfempfehlungen_node.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 02:14.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Germany</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Germany</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Germany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -183,51 +183,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3f7207697c0049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9c64367e738b4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcf1a3d597b944459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1ffd505791f94fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4b5cf1eea4fd4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6f0f528470074349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>