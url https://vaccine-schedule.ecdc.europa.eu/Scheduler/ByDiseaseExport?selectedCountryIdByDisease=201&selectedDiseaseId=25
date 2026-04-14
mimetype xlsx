--- v2 (2026-02-11)
+++ v3 (2026-04-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R16320c18369a4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0f1ae6e27888494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R8e8b2a34a6e5443d"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R6807936419ec4e2c"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -94,51 +94,51 @@
 2001: HepB vaccination introduced into the national childhood vaccination schedule and administerd to all children in the 1st and 12th year of life
 2007: IPV replaced OPV in the 1st year of life
 2007: Acellular pertussis vaccine (aP) replaced the whole-cell vaccine (wP) in the 1st year of life
 2010: Recommended PCV vaccination for babies in their 1st year of life introduced in the national vaccination schedule
 2014: Updated recommendation for recommendation for vaccination against invasive meningococcal disease
 2016: Pertussis vaccination during pregnancy introduced
 2018: Change to the primary infant schedule from a 3+1 to  2+1 scheme in the first year of life
 2019: Gender-neutral HPV vaccination
 _______________________________________________________________________
 VACCINATION FOR PREGNANT WOMEN
 http://www.mzcr.cz/Verejne/dokumenty/doporuceni-narodni-imunizacni-komisenikopro-ockovani-tehotnych-zen-proti-per_11107_1985_5.html
 _______________________________________________________________________
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:
 Healthcare workers: pertussis- recommended only - one booster dose should include pertussis (Td-acp); Hepatitis B - mandatory by law
 Employees of Integrated Rescue System: Hepatitis A and B - mandatory by law
 Military and judicial guard, social workers: Hepatitis B - mandatory by law
 Laboratories working with virulent strains of rabies: Rabies - mandatory by law, revaccination after 2-5 years
 Babies/children: pneumococcal disease for children at risk - mandatory by law; hepatitis B for children of HBsAg-positive mothers	
 _______________________________________________________________________
 Date of last update: 03 February 2026.</t>
   </si>
   <si>
     <t>More information available at: https://www.vzp.cz/pojistenci/prevence/ockovani, https://szu.cz/temata-zdravi-a-bezpecnosti/vakciny-a-ockovani/informace-o-infekcich-v-ramci-ockovani-v-cr-i/, https://szu.cz/tema/vakciny-a-ockovani/ockovaci-kalendar-v-cr/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-11 at 03:42.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:50.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Czechia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Czechia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Czechia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -193,51 +193,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R8e8b2a34a6e5443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re8b0ff889298404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R035655732b17400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R6807936419ec4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1790ab7da4c245bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9be0c426fe1f402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>