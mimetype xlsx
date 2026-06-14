--- v3 (2026-04-14)
+++ v4 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0f1ae6e27888494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4530ab79c90f4f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R6807936419ec4e2c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9b1f9f7d80c140f7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -94,51 +94,51 @@
 2001: HepB vaccination introduced into the national childhood vaccination schedule and administerd to all children in the 1st and 12th year of life
 2007: IPV replaced OPV in the 1st year of life
 2007: Acellular pertussis vaccine (aP) replaced the whole-cell vaccine (wP) in the 1st year of life
 2010: Recommended PCV vaccination for babies in their 1st year of life introduced in the national vaccination schedule
 2014: Updated recommendation for recommendation for vaccination against invasive meningococcal disease
 2016: Pertussis vaccination during pregnancy introduced
 2018: Change to the primary infant schedule from a 3+1 to  2+1 scheme in the first year of life
 2019: Gender-neutral HPV vaccination
 _______________________________________________________________________
 VACCINATION FOR PREGNANT WOMEN
 http://www.mzcr.cz/Verejne/dokumenty/doporuceni-narodni-imunizacni-komisenikopro-ockovani-tehotnych-zen-proti-per_11107_1985_5.html
 _______________________________________________________________________
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:
 Healthcare workers: pertussis- recommended only - one booster dose should include pertussis (Td-acp); Hepatitis B - mandatory by law
 Employees of Integrated Rescue System: Hepatitis A and B - mandatory by law
 Military and judicial guard, social workers: Hepatitis B - mandatory by law
 Laboratories working with virulent strains of rabies: Rabies - mandatory by law, revaccination after 2-5 years
 Babies/children: pneumococcal disease for children at risk - mandatory by law; hepatitis B for children of HBsAg-positive mothers	
 _______________________________________________________________________
 Date of last update: 03 February 2026.</t>
   </si>
   <si>
     <t>More information available at: https://www.vzp.cz/pojistenci/prevence/ockovani, https://szu.cz/temata-zdravi-a-bezpecnosti/vakciny-a-ockovani/informace-o-infekcich-v-ramci-ockovani-v-cr-i/, https://szu.cz/tema/vakciny-a-ockovani/ockovaci-kalendar-v-cr/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:50.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-14 at 23:53.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Czechia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Czechia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Czechia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -193,51 +193,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R6807936419ec4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1790ab7da4c245bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9be0c426fe1f402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9b1f9f7d80c140f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9f436e5fb0684abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4aad26d25e924757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>