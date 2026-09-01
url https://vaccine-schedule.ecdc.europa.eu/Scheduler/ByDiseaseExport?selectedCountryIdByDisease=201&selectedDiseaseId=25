--- v4 (2026-06-14)
+++ v5 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4530ab79c90f4f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rcfdba98e51ff438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9b1f9f7d80c140f7"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0bc3b3f6dcd243d4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -94,51 +94,51 @@
 2001: HepB vaccination introduced into the national childhood vaccination schedule and administerd to all children in the 1st and 12th year of life
 2007: IPV replaced OPV in the 1st year of life
 2007: Acellular pertussis vaccine (aP) replaced the whole-cell vaccine (wP) in the 1st year of life
 2010: Recommended PCV vaccination for babies in their 1st year of life introduced in the national vaccination schedule
 2014: Updated recommendation for recommendation for vaccination against invasive meningococcal disease
 2016: Pertussis vaccination during pregnancy introduced
 2018: Change to the primary infant schedule from a 3+1 to  2+1 scheme in the first year of life
 2019: Gender-neutral HPV vaccination
 _______________________________________________________________________
 VACCINATION FOR PREGNANT WOMEN
 http://www.mzcr.cz/Verejne/dokumenty/doporuceni-narodni-imunizacni-komisenikopro-ockovani-tehotnych-zen-proti-per_11107_1985_5.html
 _______________________________________________________________________
 VACCINATIONS RECOMMENDED FOR AT-RISK GROUPS:
 Healthcare workers: pertussis- recommended only - one booster dose should include pertussis (Td-acp); Hepatitis B - mandatory by law
 Employees of Integrated Rescue System: Hepatitis A and B - mandatory by law
 Military and judicial guard, social workers: Hepatitis B - mandatory by law
 Laboratories working with virulent strains of rabies: Rabies - mandatory by law, revaccination after 2-5 years
 Babies/children: pneumococcal disease for children at risk - mandatory by law; hepatitis B for children of HBsAg-positive mothers	
 _______________________________________________________________________
 Date of last update: 03 February 2026.</t>
   </si>
   <si>
     <t>More information available at: https://www.vzp.cz/pojistenci/prevence/ockovani, https://szu.cz/temata-zdravi-a-bezpecnosti/vakciny-a-ockovani/informace-o-infekcich-v-ramci-ockovani-v-cr-i/, https://szu.cz/tema/vakciny-a-ockovani/ockovaci-kalendar-v-cr/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-14 at 23:53.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Czechia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Czechia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Czechia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -193,51 +193,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9b1f9f7d80c140f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9f436e5fb0684abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4aad26d25e924757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0bc3b3f6dcd243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R03d7b1a2d5d34352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R06a3e89025314098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>