--- v1 (2026-02-19)
+++ v2 (2026-05-22)
@@ -1,126 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra27f8f62b0e44ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd6fe417ca93843b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra9a5a64726d34d27"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd2703b6fbe494ec6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
+    <t>Years</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>18-23</t>
+  </si>
+  <si>
+    <t>2-17</t>
+  </si>
+  <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>HepB (1 )</t>
   </si>
   <si>
     <t>HepB (2 )</t>
   </si>
   <si>
     <t>HepB</t>
   </si>
   <si>
     <t>HepB (3 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t xml:space="preserve">1: Babies born to a mother infected with hepatitis B will be offered a dose at birth. </t>
   </si>
   <si>
-    <t xml:space="preserve">2: Babies born to a mother infected with hepatitis B are recommended a dose at birth and at 1 month of age, before continuing with the standard recommended schedule (with doses at 3, 5 and 12 months of age). More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/?pub=56936 </t>
-[...8 lines deleted...]
-______________________________________________________________________________________
+    <t>2: Babies born to a mother infected with hepatitis B are recommended a dose at birth and at 1 month of age, before continuing with the standard recommended schedule (with doses at 3, 5 and 12 months of age). More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/?pub=56936</t>
+  </si>
+  <si>
+    <t>3: Vaccination against hepatitis B is recommended for children up to 18 years belonging to certain risk groups. For more information, please visit: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/</t>
+  </si>
+  <si>
+    <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
-- https://www.folkhalsomyndigheten.se/smittskydd-beredskap/vaccinationer/vaccinationsprogram/tidigare-vaccinationsprogram/   (Swedish)
+- https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
-https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changes-in-the-national-vaccination-programme/
+https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
-Date of last update: 12 April 2024.
+Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">More information available at: https://www.folkhalsomyndigheten.se/smittskydd-beredskap/vaccinationer/vaccinationsprogram/, https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/vaccination-programmes/, https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/k/konsoliderad-version-av-hslf-fs-2016-51-folkhalsomyndighetens-foreskrifter/ </t>
-[...2 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-19 at 17:19.</t>
+    <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-22 at 15:59.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -175,294 +181,359 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra9a5a64726d34d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0687956522894720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2ae267dc448a4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd2703b6fbe494ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8c0a04aefb18470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8dd13e1ac58a424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
+    <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
+    <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="G1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>12</v>
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="D2:F2"/>
-[...6 lines deleted...]
-    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="D2:G2"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>