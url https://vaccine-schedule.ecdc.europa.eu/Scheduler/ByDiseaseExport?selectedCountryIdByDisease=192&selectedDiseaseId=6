--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd6fe417ca93843b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rcd588967ee194f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd2703b6fbe494ec6"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb2658761c7f347fd"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: Babies born to a mother infected with hepatitis B are recommended a dose at birth and at 1 month of age, before continuing with the standard recommended schedule (with doses at 3, 5 and 12 months of age). More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/?pub=56936</t>
   </si>
   <si>
     <t>3: Vaccination against hepatitis B is recommended for children up to 18 years belonging to certain risk groups. For more information, please visit: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/</t>
   </si>
   <si>
     <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
 - https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
 Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-22 at 15:59.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-14 at 15:03.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd2703b6fbe494ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8c0a04aefb18470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8dd13e1ac58a424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb2658761c7f347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcc94767810bf4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9cf38e78158e466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>