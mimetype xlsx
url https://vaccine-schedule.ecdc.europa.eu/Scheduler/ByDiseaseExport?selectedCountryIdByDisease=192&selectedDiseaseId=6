--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rcd588967ee194f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R67101206dccf474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb2658761c7f347fd"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc6181ed4016e4c1e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Hepatitis B: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: Babies born to a mother infected with hepatitis B are recommended a dose at birth and at 1 month of age, before continuing with the standard recommended schedule (with doses at 3, 5 and 12 months of age). More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/?pub=56936</t>
   </si>
   <si>
     <t>3: Vaccination against hepatitis B is recommended for children up to 18 years belonging to certain risk groups. For more information, please visit: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-hepatit-b-/</t>
   </si>
   <si>
     <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
 - https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
 Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-14 at 15:03.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-13 at 15:17.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb2658761c7f347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcc94767810bf4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9cf38e78158e466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc6181ed4016e4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R911ba547a2404d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R48c43a200e4149df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>