--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -1,120 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rba2929edf225468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4dd53e847deb455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0df320a97af14686"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R7dc22b7ea32f4510"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>18-64</t>
+    <t>2-74</t>
   </si>
   <si>
     <t>&gt;= 75</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>PCV15</t>
   </si>
   <si>
-    <t>PCV20 or PPSV23 (1 )</t>
-[...2 lines deleted...]
-    <t>PPSV23 (2 )</t>
+    <t>PCV20 or PCV21 (1 )</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21 (2 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
-    <t>1: More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
-[...8 lines deleted...]
-______________________________________________________________________________________
+    <t>1: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
+  </si>
+  <si>
+    <t>2: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
+  </si>
+  <si>
+    <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
-- https://www.folkhalsomyndigheten.se/smittskydd-beredskap/vaccinationer/vaccinationsprogram/tidigare-vaccinationsprogram/   (Swedish)
+- https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
-https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changes-in-the-national-vaccination-programme/
+https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
-Date of last update: 12 April 2024.
+Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">More information available at: https://www.folkhalsomyndigheten.se/smittskydd-beredskap/vaccinationer/vaccinationsprogram/, https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/vaccination-programmes/, https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/k/konsoliderad-version-av-hslf-fs-2016-51-folkhalsomyndighetens-foreskrifter/ </t>
-[...2 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-11 at 03:43.</t>
+    <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:54.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -169,51 +166,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0df320a97af14686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9a24a256af48470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R78d09f70e23c4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7dc22b7ea32f4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4864ca03cc544479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R25a97d17f4d84340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">