--- v2 (2026-04-14)
+++ v3 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4dd53e847deb455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R866a3d9886304ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R7dc22b7ea32f4510"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4907d8235e4349d9"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -67,51 +67,51 @@
   <si>
     <t>1: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>2: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
 - https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
 Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:54.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-14 at 22:42.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -166,51 +166,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7dc22b7ea32f4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4864ca03cc544479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R25a97d17f4d84340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4907d8235e4349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9362c5f188c74613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R182f17211c8740c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">