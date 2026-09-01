--- v3 (2026-06-14)
+++ v4 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R866a3d9886304ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R36c9469f328848f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4907d8235e4349d9"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0603a4f7ef2b486e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -67,51 +67,51 @@
   <si>
     <t>1: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>2: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>______________________________________________________________________________________
 HISTORICAL CHANGES TO THE SWEDISH NATIONAL IMMUNISATION PROGRAMME
 - https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/previous-swedish-vaccination-programmes/ (English)
 - https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/tidigare-vaccinationsprogram/ (Swedish)
 ______________________________________________________________________________________
 OTHER RELEVANT RESOURCES
 PROCEDURE FOR CATCH-UP VACCINATIONS
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/catch-up-vaccinations/
 CHANGES IN THE NATIONAL VACCINATION PROGRAMME
 https://www.folkhalsomyndigheten.se/the-public-health-agency-of-sweden/communicable-disease-control/vaccinations/changing-national-vaccination-programmes/
 ______________________________________________________________________________________
 Date of last update: 18 March 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-14 at 22:42.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Sweden</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Sweden</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -166,51 +166,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4907d8235e4349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9362c5f188c74613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R182f17211c8740c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0603a4f7ef2b486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8a6b037a0ff24273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rdd93424f5b984bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">