--- v2 (2026-03-04)
+++ v3 (2026-05-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R66c795202ffe475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd0350d78530449d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Reda3916b45c84544"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra6a3fd2ddd2e476b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
 1959: Pertussis whole cell vaccine introduced in the national childhood vaccination schedule (3 doses) in the first year of life - combined vaccine together with diphtheria and tetanus vaccine
 1961: First booster dose of combined vaccine (second year of life) added to the national childhood vaccination schedule
 1969: Second booster dose of combined vaccine (fourth year of life) added to the national childhood vaccination schedule, but some years later abandoned
 1999: Acellular pertussis vaccine replaced whole cell vaccine
 2009: Acellular pertussis booster introduced for children 8 years old (combined vaccine dTap)
 Poliomyelitis:
 1957: Polio vaccine introduced into national childhood vaccination schedule
 1961: Live oral Sabin polio vaccine (OPV) replaced Salk polio vaccine
 2003: Inactivated polio vaccine (IPV) only
 Haemophilus influenzae type b:
 2000: Hib vaccine introduced into national childhood vaccination schedule
 Hepatitis B:
 1998: HepB introduced into national childhood vaccination schedule for children 5-6 years old
 HPV:
 2009/10: HPV introduced into national childhood vaccination schedule for girls 11-12 years old
 2014: HPV 2-dose schedule introduced
 2025
 Introduction of the varicella vaccine using the MMRV vaccine.
 Date of last update: 2 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.nijz.si/sl/koledar-cepljenja-predsolskih-in-solskih-otrok-v-sloveniji, https://nijz.si/nalezljive-bolezni/cepljenje/program-cepljenja-in-zascite-z-zdravili/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-04 at 05:00.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovenia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovenia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovenia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -178,51 +178,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Reda3916b45c84544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9c3c897bff0e4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra82131fdfa15469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra6a3fd2ddd2e476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Read5d87e3e0b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R309afc5de13f4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>