--- v3 (2026-05-04)
+++ v4 (2026-07-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd0350d78530449d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0f0a15f238e642e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra6a3fd2ddd2e476b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbaf7c7b88766428d"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
 1959: Pertussis whole cell vaccine introduced in the national childhood vaccination schedule (3 doses) in the first year of life - combined vaccine together with diphtheria and tetanus vaccine
 1961: First booster dose of combined vaccine (second year of life) added to the national childhood vaccination schedule
 1969: Second booster dose of combined vaccine (fourth year of life) added to the national childhood vaccination schedule, but some years later abandoned
 1999: Acellular pertussis vaccine replaced whole cell vaccine
 2009: Acellular pertussis booster introduced for children 8 years old (combined vaccine dTap)
 Poliomyelitis:
 1957: Polio vaccine introduced into national childhood vaccination schedule
 1961: Live oral Sabin polio vaccine (OPV) replaced Salk polio vaccine
 2003: Inactivated polio vaccine (IPV) only
 Haemophilus influenzae type b:
 2000: Hib vaccine introduced into national childhood vaccination schedule
 Hepatitis B:
 1998: HepB introduced into national childhood vaccination schedule for children 5-6 years old
 HPV:
 2009/10: HPV introduced into national childhood vaccination schedule for girls 11-12 years old
 2014: HPV 2-dose schedule introduced
 2025
 Introduction of the varicella vaccine using the MMRV vaccine.
 Date of last update: 2 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.nijz.si/sl/koledar-cepljenja-predsolskih-in-solskih-otrok-v-sloveniji, https://nijz.si/nalezljive-bolezni/cepljenje/program-cepljenja-in-zascite-z-zdravili/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:35.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovenia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovenia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovenia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -178,51 +178,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra6a3fd2ddd2e476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Read5d87e3e0b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R309afc5de13f4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbaf7c7b88766428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4b1048babcc648b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd20fa9386c1f4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>