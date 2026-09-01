--- v4 (2026-07-05)
+++ v5 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0f0a15f238e642e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd07c5dcb10994079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbaf7c7b88766428d"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra7b8e1503b864bab"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
 1959: Pertussis whole cell vaccine introduced in the national childhood vaccination schedule (3 doses) in the first year of life - combined vaccine together with diphtheria and tetanus vaccine
 1961: First booster dose of combined vaccine (second year of life) added to the national childhood vaccination schedule
 1969: Second booster dose of combined vaccine (fourth year of life) added to the national childhood vaccination schedule, but some years later abandoned
 1999: Acellular pertussis vaccine replaced whole cell vaccine
 2009: Acellular pertussis booster introduced for children 8 years old (combined vaccine dTap)
 Poliomyelitis:
 1957: Polio vaccine introduced into national childhood vaccination schedule
 1961: Live oral Sabin polio vaccine (OPV) replaced Salk polio vaccine
 2003: Inactivated polio vaccine (IPV) only
 Haemophilus influenzae type b:
 2000: Hib vaccine introduced into national childhood vaccination schedule
 Hepatitis B:
 1998: HepB introduced into national childhood vaccination schedule for children 5-6 years old
 HPV:
 2009/10: HPV introduced into national childhood vaccination schedule for girls 11-12 years old
 2014: HPV 2-dose schedule introduced
 2025
 Introduction of the varicella vaccine using the MMRV vaccine.
 Date of last update: 2 February 2026.
 </t>
   </si>
   <si>
     <t>More information available at: https://www.nijz.si/sl/koledar-cepljenja-predsolskih-in-solskih-otrok-v-sloveniji, https://nijz.si/nalezljive-bolezni/cepljenje/program-cepljenja-in-zascite-z-zdravili/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:35.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 09:05.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovenia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovenia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovenia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -178,51 +178,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbaf7c7b88766428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4b1048babcc648b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd20fa9386c1f4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra7b8e1503b864bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R516a8af160ec495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R46955f7b639c4433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>