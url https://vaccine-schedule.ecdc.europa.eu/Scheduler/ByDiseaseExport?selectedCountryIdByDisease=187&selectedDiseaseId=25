--- v2 (2026-02-17)
+++ v3 (2026-04-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0a5b11c7f1544d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4a7ab33424ad406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R1606f547d97140ab"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R916b7f5908434406"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -112,51 +112,51 @@
 -- Hepatitis A (paediatricians, GPs, infectious disease specialists and gastroenterologists, employees of laboratories at high risk of infection)
 -- Influenza (HCW in direct contact with patients)
 BABIES/CHILDREN:
 -- Hepatitis B (babies of HBsAg positive mothers, children placed in centers for drug addicted persons)
 -- Hepatitis A (2 years old children living in poor hygienic conditions)
 -- Influenza (children from 6th months up to 12 years)
 -- HPV (for 12 years old girls and boys)
 ELDERLY:
 -- Hepatitis B (persons living in social care facilities for mentally ill people)
 -- Influenza (persons in social care facilities, persons in the age of 59 years and older)
 -- Pneumococcal disease (persons in social care facilities, persons in the age of 59 years and older)
 PEOPLE REGARDLESS OF AGE WITH UNDERLYING CONDITIONS:
 --Influenza(persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Ppneumococcal disease (persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Hepatitis B (persons with chronic disease of liver, diabetics, persons with cystic fibrosis)
 -- Hepatitis A (persons with chronic disease of liver)
 -------------------------------------------------------------------------------------------------------------------------------
 Date of last update: 13 February 2026
 -------------------------------------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.uvzsr.sk/web/uvz/ockovaci-kalendar-na-rok-2026</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-17 at 20:44.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:58.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovakia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovakia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovakia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -208,51 +208,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1606f547d97140ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7fdd01a6662a4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R11bba94e07944e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R916b7f5908434406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R05e184e0d250436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R942bd6ec945a4667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>