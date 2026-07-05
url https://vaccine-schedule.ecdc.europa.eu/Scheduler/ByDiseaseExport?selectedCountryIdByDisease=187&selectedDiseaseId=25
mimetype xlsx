--- v3 (2026-04-14)
+++ v4 (2026-07-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4a7ab33424ad406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R15dbbae6e5264878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R916b7f5908434406"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbf694720a59c4ace"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -112,51 +112,51 @@
 -- Hepatitis A (paediatricians, GPs, infectious disease specialists and gastroenterologists, employees of laboratories at high risk of infection)
 -- Influenza (HCW in direct contact with patients)
 BABIES/CHILDREN:
 -- Hepatitis B (babies of HBsAg positive mothers, children placed in centers for drug addicted persons)
 -- Hepatitis A (2 years old children living in poor hygienic conditions)
 -- Influenza (children from 6th months up to 12 years)
 -- HPV (for 12 years old girls and boys)
 ELDERLY:
 -- Hepatitis B (persons living in social care facilities for mentally ill people)
 -- Influenza (persons in social care facilities, persons in the age of 59 years and older)
 -- Pneumococcal disease (persons in social care facilities, persons in the age of 59 years and older)
 PEOPLE REGARDLESS OF AGE WITH UNDERLYING CONDITIONS:
 --Influenza(persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Ppneumococcal disease (persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Hepatitis B (persons with chronic disease of liver, diabetics, persons with cystic fibrosis)
 -- Hepatitis A (persons with chronic disease of liver)
 -------------------------------------------------------------------------------------------------------------------------------
 Date of last update: 13 February 2026
 -------------------------------------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.uvzsr.sk/web/uvz/ockovaci-kalendar-na-rok-2026</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:58.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:20.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovakia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovakia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovakia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -208,51 +208,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R916b7f5908434406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R05e184e0d250436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R942bd6ec945a4667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbf694720a59c4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbdce6761a9894ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Radb08532858a424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>