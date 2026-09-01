--- v4 (2026-07-05)
+++ v5 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R15dbbae6e5264878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R07ddc20619ca4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbf694720a59c4ace"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R6925622061d1433b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -112,51 +112,51 @@
 -- Hepatitis A (paediatricians, GPs, infectious disease specialists and gastroenterologists, employees of laboratories at high risk of infection)
 -- Influenza (HCW in direct contact with patients)
 BABIES/CHILDREN:
 -- Hepatitis B (babies of HBsAg positive mothers, children placed in centers for drug addicted persons)
 -- Hepatitis A (2 years old children living in poor hygienic conditions)
 -- Influenza (children from 6th months up to 12 years)
 -- HPV (for 12 years old girls and boys)
 ELDERLY:
 -- Hepatitis B (persons living in social care facilities for mentally ill people)
 -- Influenza (persons in social care facilities, persons in the age of 59 years and older)
 -- Pneumococcal disease (persons in social care facilities, persons in the age of 59 years and older)
 PEOPLE REGARDLESS OF AGE WITH UNDERLYING CONDITIONS:
 --Influenza(persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Ppneumococcal disease (persons with serious chronic diseases of respiratory and cardiovascular system, with metabolic, renal disorders and disorders of immunity)
 -- Hepatitis B (persons with chronic disease of liver, diabetics, persons with cystic fibrosis)
 -- Hepatitis A (persons with chronic disease of liver)
 -------------------------------------------------------------------------------------------------------------------------------
 Date of last update: 13 February 2026
 -------------------------------------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.uvzsr.sk/web/uvz/ockovaci-kalendar-na-rok-2026</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:20.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Slovakia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Slovakia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Slovakia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -208,51 +208,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbf694720a59c4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbdce6761a9894ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Radb08532858a424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R6925622061d1433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R605e0c58469642ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2882330e7ef34f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>