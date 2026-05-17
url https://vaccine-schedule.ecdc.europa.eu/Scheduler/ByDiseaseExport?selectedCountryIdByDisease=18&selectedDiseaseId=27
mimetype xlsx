--- v1 (2026-02-03)
+++ v2 (2026-05-17)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5957d33fe2214c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4138556db2ca4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R58c63becee994977"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5cd2509d3119448f"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Tick-Borne Encephalitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>&gt;= 7</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>TBE (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Primary immunisation with 3 doses (0/1-3month/5-12 or 9-12 months depending on vaccine used). First booster 3 years after primary immunisation and afterwards additional booster doses every 5 years up to the age of 60. 60 years and above booster doses every 3 years.
 More information: https://www.sozialministerium.gv.at/impfplan (p. 25ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-03 at 03:03.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-17 at 12:10.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -134,51 +134,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R58c63becee994977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R66b53c4caa694868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6918bbe7190b4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5cd2509d3119448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf9dec6defaf64a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R06ff37d596ae4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>