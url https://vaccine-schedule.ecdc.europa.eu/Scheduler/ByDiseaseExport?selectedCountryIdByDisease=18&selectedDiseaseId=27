--- v2 (2026-05-17)
+++ v3 (2026-07-01)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4138556db2ca4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R902b0b576f714466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5cd2509d3119448f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0d3dbd98704d46fd"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Tick-Borne Encephalitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>&gt;= 7</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>TBE (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Primary immunisation with 3 doses (0/1-3month/5-12 or 9-12 months depending on vaccine used). First booster 3 years after primary immunisation and afterwards additional booster doses every 5 years up to the age of 60. 60 years and above booster doses every 3 years.
 More information: https://www.sozialministerium.gv.at/impfplan (p. 25ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-17 at 12:10.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 16:33.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -134,51 +134,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5cd2509d3119448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf9dec6defaf64a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R06ff37d596ae4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0d3dbd98704d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb0834c8441ae4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R513143daf9c94440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>