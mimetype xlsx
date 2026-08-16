--- v3 (2026-07-01)
+++ v4 (2026-08-16)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R902b0b576f714466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R737d09c0eb48428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0d3dbd98704d46fd"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R424cfd39ba56431b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Tick-Borne Encephalitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>&gt;= 7</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>TBE (1 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Primary immunisation with 3 doses (0/1-3month/5-12 or 9-12 months depending on vaccine used). First booster 3 years after primary immunisation and afterwards additional booster doses every 5 years up to the age of 60. 60 years and above booster doses every 3 years.
 More information: https://www.sozialministerium.gv.at/impfplan (p. 25ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 16:33.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-16 at 11:53.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -134,51 +134,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0d3dbd98704d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb0834c8441ae4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R513143daf9c94440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R424cfd39ba56431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R09ff1bc6b56f484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re6ee3fbbe5b54813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>