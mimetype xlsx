--- v2 (2026-02-11)
+++ v3 (2026-04-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Re7b2008814b643cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf6f927ac49aa49b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5315ac421bc5440f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rae4ac4435d1747d0"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6-7</t>
   </si>
   <si>
     <t>2-3</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
     <t>PCV21 (2 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Vaccination with PCV15 as soon as possible after the age of 6 weeks, and no later than the age of 3 months. Second dose is given 8 weeks after the first dose, and third dose at the age of 11–15 months (at the earliest 6 months after the second dose). For children without specific indications, vaccination is not recommended after the age of 5.
 More information: https://impfen.gv.at/impfungen/pneumokokken or https://www.sozialministerium.gv.at/impfplan (p. 93ff)</t>
   </si>
   <si>
     <t>2: Vaccination recommended and free of charge for people aged 60 and over and for certain high-risk individuals aged 18 and over. Persons aged 60 years and older who have previously been vaccinated with another pneumococcal vaccine should receive a single dose of PCV21 after approximately 1 year for broader serotype coverage. Even if they have previously been vaccinated sequentially (PCV13/PCV15/PCV20 followed by PPV23), a single booster dose of PCV21 should be given, with the recommended interval being at least 1 year (for PCV13/15 followed by PPV23) and no more than 6 years (PCV20 followed by PPV23) after the last dose. More information: https://www.sozialministerium.gv.at/impfplan (p. 95ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-11 at 03:43.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-02 at 18:49.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -167,51 +167,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5315ac421bc5440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R052ec6408201406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R273eb23c87154b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rae4ac4435d1747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2ddb6c4bb6124124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9c10c3dfd5c04d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>