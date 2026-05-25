--- v3 (2026-04-02)
+++ v4 (2026-05-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf6f927ac49aa49b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R06330cc7a4fc49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rae4ac4435d1747d0"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9c601e9ac0424e80"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6-7</t>
   </si>
   <si>
     <t>2-3</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
     <t>PCV21 (2 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Vaccination with PCV15 as soon as possible after the age of 6 weeks, and no later than the age of 3 months. Second dose is given 8 weeks after the first dose, and third dose at the age of 11–15 months (at the earliest 6 months after the second dose). For children without specific indications, vaccination is not recommended after the age of 5.
 More information: https://impfen.gv.at/impfungen/pneumokokken or https://www.sozialministerium.gv.at/impfplan (p. 93ff)</t>
   </si>
   <si>
     <t>2: Vaccination recommended and free of charge for people aged 60 and over and for certain high-risk individuals aged 18 and over. Persons aged 60 years and older who have previously been vaccinated with another pneumococcal vaccine should receive a single dose of PCV21 after approximately 1 year for broader serotype coverage. Even if they have previously been vaccinated sequentially (PCV13/PCV15/PCV20 followed by PPV23), a single booster dose of PCV21 should be given, with the recommended interval being at least 1 year (for PCV13/15 followed by PPV23) and no more than 6 years (PCV20 followed by PPV23) after the last dose. More information: https://www.sozialministerium.gv.at/impfplan (p. 95ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-02 at 18:49.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-25 at 00:17.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -167,51 +167,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rae4ac4435d1747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2ddb6c4bb6124124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9c10c3dfd5c04d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9c601e9ac0424e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra1dcb4eb6916486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc6c73b93c0b242ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>