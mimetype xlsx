--- v4 (2026-05-25)
+++ v5 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R06330cc7a4fc49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R492ef77e85ed490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9c601e9ac0424e80"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R29b6ef9dc0a24035"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6-7</t>
   </si>
   <si>
     <t>2-3</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
     <t>PCV21 (2 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: Vaccination with PCV15 as soon as possible after the age of 6 weeks, and no later than the age of 3 months. Second dose is given 8 weeks after the first dose, and third dose at the age of 11–15 months (at the earliest 6 months after the second dose). For children without specific indications, vaccination is not recommended after the age of 5.
 More information: https://impfen.gv.at/impfungen/pneumokokken or https://www.sozialministerium.gv.at/impfplan (p. 93ff)</t>
   </si>
   <si>
     <t>2: Vaccination recommended and free of charge for people aged 60 and over and for certain high-risk individuals aged 18 and over. Persons aged 60 years and older who have previously been vaccinated with another pneumococcal vaccine should receive a single dose of PCV21 after approximately 1 year for broader serotype coverage. Even if they have previously been vaccinated sequentially (PCV13/PCV15/PCV20 followed by PPV23), a single booster dose of PCV21 should be given, with the recommended interval being at least 1 year (for PCV13/15 followed by PPV23) and no more than 6 years (PCV20 followed by PPV23) after the last dose. More information: https://www.sozialministerium.gv.at/impfplan (p. 95ff)</t>
   </si>
   <si>
     <t>--------------------------------------------------------------------------------
 For a full details on catch-up vaccination and additional information please refer to the 2026 National Immunisation Schedule for Austria
 https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html
 --------------------------------------------------------------------------------
 Date of last update: 29 January 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://www.sozialministerium.gv.at/Themen/Gesundheit/Impfen/impfplan.html</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-25 at 00:17.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-26 at 01:02.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -167,51 +167,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9c601e9ac0424e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra1dcb4eb6916486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc6c73b93c0b242ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R29b6ef9dc0a24035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb412fd2d2baf4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rf6f8071e50ce416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>