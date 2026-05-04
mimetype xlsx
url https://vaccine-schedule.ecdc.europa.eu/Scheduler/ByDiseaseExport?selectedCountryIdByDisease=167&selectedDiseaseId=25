--- v4 (2026-03-04)
+++ v5 (2026-05-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R021c14eca7244970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdb628ccf027f429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra835a97d716e4fa5"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc83b18347c7c455a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 2008: 27 October. HPV vaccination introduced in national vaccination schedule for 13-year-old girls. 
 2009: January. HPV vaccination catch-up campaign lasting till 2011, for 17-year old girls. 
 2012: routine vaccination at 13 years.
 2014: HPV schedule changed to 2 doses at 10-13 years old (since oct 2014)
 2017: HPV nonavalent introduced as a 2 doses schedule for females at age 10
 2020: vaccination extended to boys born from 2009
 Meningococcal disease
 Men C:
 2012: one dose at 12 months instead of a 3-dose schedule
 Men B:
 2020: introduced as a 3-dose schedule for children born from 2019
 Pneumococcal Disease:
 2015: PCV 13 included at 2, 4 and 12 months old (since jul 2015)
 Td: Adult booster
 2017: Vaccination at 25, 45 and 65 years of age and thereafter every 10 years
 TdaP: Vaccination during pregnancy
 2017: to be given at each pregnancy between gestation week 20 to 36. 
 ________________________________________________________________________
 Date of last update: 5 February 2026
 ________________________________________________________________________</t>
   </si>
   <si>
     <t>More information available at: https://www.dgs.pt/publicacoes/livro-azul-de-vacinas-programa-nacional-de-vacinacao-e-outras-estrategias-de-imunizacao.aspx</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-04 at 04:52.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Portugal</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Portugal</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra835a97d716e4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc474b6bd74594d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R647b4edfeaa54d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc83b18347c7c455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf8362ab3d1f64846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rab976f61131744a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>