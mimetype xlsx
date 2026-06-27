--- v5 (2026-05-04)
+++ v6 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdb628ccf027f429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Re14430312b874b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc83b18347c7c455a"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5165ec2bf5be4419"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 2008: 27 October. HPV vaccination introduced in national vaccination schedule for 13-year-old girls. 
 2009: January. HPV vaccination catch-up campaign lasting till 2011, for 17-year old girls. 
 2012: routine vaccination at 13 years.
 2014: HPV schedule changed to 2 doses at 10-13 years old (since oct 2014)
 2017: HPV nonavalent introduced as a 2 doses schedule for females at age 10
 2020: vaccination extended to boys born from 2009
 Meningococcal disease
 Men C:
 2012: one dose at 12 months instead of a 3-dose schedule
 Men B:
 2020: introduced as a 3-dose schedule for children born from 2019
 Pneumococcal Disease:
 2015: PCV 13 included at 2, 4 and 12 months old (since jul 2015)
 Td: Adult booster
 2017: Vaccination at 25, 45 and 65 years of age and thereafter every 10 years
 TdaP: Vaccination during pregnancy
 2017: to be given at each pregnancy between gestation week 20 to 36. 
 ________________________________________________________________________
 Date of last update: 5 February 2026
 ________________________________________________________________________</t>
   </si>
   <si>
     <t>More information available at: https://www.dgs.pt/publicacoes/livro-azul-de-vacinas-programa-nacional-de-vacinacao-e-outras-estrategias-de-imunizacao.aspx</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 11:53.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Portugal</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Portugal</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc83b18347c7c455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf8362ab3d1f64846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rab976f61131744a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5165ec2bf5be4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R35af663277aa4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9a5e09e387da4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>