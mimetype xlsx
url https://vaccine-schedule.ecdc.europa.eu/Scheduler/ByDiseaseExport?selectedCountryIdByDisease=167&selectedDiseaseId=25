--- v6 (2026-06-27)
+++ v7 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Re14430312b874b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rec6e450469ab420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5165ec2bf5be4419"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3a07bf7b7f7949e0"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 2008: 27 October. HPV vaccination introduced in national vaccination schedule for 13-year-old girls. 
 2009: January. HPV vaccination catch-up campaign lasting till 2011, for 17-year old girls. 
 2012: routine vaccination at 13 years.
 2014: HPV schedule changed to 2 doses at 10-13 years old (since oct 2014)
 2017: HPV nonavalent introduced as a 2 doses schedule for females at age 10
 2020: vaccination extended to boys born from 2009
 Meningococcal disease
 Men C:
 2012: one dose at 12 months instead of a 3-dose schedule
 Men B:
 2020: introduced as a 3-dose schedule for children born from 2019
 Pneumococcal Disease:
 2015: PCV 13 included at 2, 4 and 12 months old (since jul 2015)
 Td: Adult booster
 2017: Vaccination at 25, 45 and 65 years of age and thereafter every 10 years
 TdaP: Vaccination during pregnancy
 2017: to be given at each pregnancy between gestation week 20 to 36. 
 ________________________________________________________________________
 Date of last update: 5 February 2026
 ________________________________________________________________________</t>
   </si>
   <si>
     <t>More information available at: https://www.dgs.pt/publicacoes/livro-azul-de-vacinas-programa-nacional-de-vacinacao-e-outras-estrategias-de-imunizacao.aspx</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 11:53.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 12:55.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Portugal</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Portugal</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5165ec2bf5be4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R35af663277aa4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9a5e09e387da4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3a07bf7b7f7949e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R763f7e6bf403435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R62fd67ee5e08464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>