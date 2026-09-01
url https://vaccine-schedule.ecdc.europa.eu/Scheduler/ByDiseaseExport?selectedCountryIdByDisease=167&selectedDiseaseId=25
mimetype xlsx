--- v7 (2026-06-27)
+++ v8 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rec6e450469ab420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4ac34fac3e1045ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3a07bf7b7f7949e0"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2c8e339ddd8a4946"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 2008: 27 October. HPV vaccination introduced in national vaccination schedule for 13-year-old girls. 
 2009: January. HPV vaccination catch-up campaign lasting till 2011, for 17-year old girls. 
 2012: routine vaccination at 13 years.
 2014: HPV schedule changed to 2 doses at 10-13 years old (since oct 2014)
 2017: HPV nonavalent introduced as a 2 doses schedule for females at age 10
 2020: vaccination extended to boys born from 2009
 Meningococcal disease
 Men C:
 2012: one dose at 12 months instead of a 3-dose schedule
 Men B:
 2020: introduced as a 3-dose schedule for children born from 2019
 Pneumococcal Disease:
 2015: PCV 13 included at 2, 4 and 12 months old (since jul 2015)
 Td: Adult booster
 2017: Vaccination at 25, 45 and 65 years of age and thereafter every 10 years
 TdaP: Vaccination during pregnancy
 2017: to be given at each pregnancy between gestation week 20 to 36. 
 ________________________________________________________________________
 Date of last update: 5 February 2026
 ________________________________________________________________________</t>
   </si>
   <si>
     <t>More information available at: https://www.dgs.pt/publicacoes/livro-azul-de-vacinas-programa-nacional-de-vacinacao-e-outras-estrategias-de-imunizacao.aspx</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 12:55.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 09:05.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Portugal</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Portugal</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3a07bf7b7f7949e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R763f7e6bf403435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R62fd67ee5e08464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2c8e339ddd8a4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2435e0170eaa448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R57cd9781b53343a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>