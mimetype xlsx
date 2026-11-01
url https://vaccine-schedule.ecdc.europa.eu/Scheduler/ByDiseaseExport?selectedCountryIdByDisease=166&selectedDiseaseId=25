--- v4 (2026-08-24)
+++ v5 (2026-11-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R936549e73549440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R26be8bd1c55c4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R10846f0a21004b2e"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf971ba6757ed40c5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>13-15</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: PCV10 for whole population, PCV15 for children from risk groups.</t>
   </si>
   <si>
     <t>_________________________________________________________________________
 MAJOR HISTORICAL CHANGES
 Measles, mumps and rubella:
 1975: Measles vaccine was introduced into the national childhood vaccination schedule for children aged 13-15 months. 
 1989: Rubella vaccine (single dose) was introduced into the national childhood vaccination schedule for 13-year old girls. 
 1991: Second dose of measles vaccine was introduced into the national childhood vaccination schedule for children aged 7 years. 
 2003: Monovalent measles vaccine given at the age of 13-15 months was replaced by MMR 
 2005: Second dose of MMR was introduced into the national childhood vaccination schedule for children aged 10 years. An additional catch-up dose of MMR was provided during 2005-2008 at the age of 12 years for all girls not previously vaccinated at the age of 10 years.
 2017: Pneumococcal vaccination introduced in the National Immunisation Programme
 2020: Introduction of HPV Vaccine in girls and boys as part of the National Oncological Strategy
 _________________________________________________________________________
 Date of last update: 10 March 2026
 _________________________________________________________________________
 </t>
   </si>
   <si>
     <t>More information available at: https://szczepienia.pzh.gov.pl/kalendarz-szczepien-2026/, https://dziennikmz.mz.gov.pl/DUM_MZ/2025/85/akt.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-24 at 05:57.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-11-01 at 13:34.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Poland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Poland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Poland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -155,51 +155,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R10846f0a21004b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R3ccb607e326a4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5033d50f48a74eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf971ba6757ed40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2b46967ded484ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R84e08a2b12b5485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>