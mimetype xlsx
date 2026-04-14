--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rca95c951062c4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R52719fd267424e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R7f3fbb477d2b438c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd5ed62e9ccec4967"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>13-15</t>
   </si>
   <si>
-    <t>50-64</t>
-[...1 lines deleted...]
-  <si>
     <t>&gt;= 65</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
-    <t>PCV10</t>
+    <t>PCV10 or PCV15 (1 )</t>
   </si>
   <si>
     <t>PCV13+PPSV23</t>
   </si>
   <si>
     <t>Footnotes:</t>
+  </si>
+  <si>
+    <t>1: PCV10 for whole population, PCV15 for children from risk groups.</t>
   </si>
   <si>
     <t>_________________________________________________________________________
 MAJOR HISTORICAL CHANGES
 Measles, mumps and rubella:
 1975: Measles vaccine was introduced into the national childhood vaccination schedule for children aged 13-15 months. 
 1989: Rubella vaccine (single dose) was introduced into the national childhood vaccination schedule for 13-year old girls. 
 1991: Second dose of measles vaccine was introduced into the national childhood vaccination schedule for children aged 7 years. 
 2003: Monovalent measles vaccine given at the age of 13-15 months was replaced by MMR 
 2005: Second dose of MMR was introduced into the national childhood vaccination schedule for children aged 10 years. An additional catch-up dose of MMR was provided during 2005-2008 at the age of 12 years for all girls not previously vaccinated at the age of 10 years.
 2017: Pneumococcal vaccination introduced in the National Immunisation Programme
 2020: Introduction of HPV Vaccine in girls and boys as part of the National Oncological Strategy
 _________________________________________________________________________
-Date of last update: 15 April 2024
+Date of last update: 10 March 2026
 _________________________________________________________________________
 </t>
   </si>
   <si>
-    <t>More information available at: https://www.gov.pl/web/zdrowie/program-szczepien-ochronnych-pso-, http://dziennikmz.mz.gov.pl/DUM_MZ/2021/85/akt.pdf, https://szczepienia.pzh.gov.pl/kalendarz-szczepien-2021/</t>
-[...2 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-11 at 03:48.</t>
+    <t>More information available at: https://szczepienia.pzh.gov.pl/kalendarz-szczepien-2026/, https://dziennikmz.mz.gov.pl/DUM_MZ/2025/85/akt.pdf</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:59.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Poland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Poland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Poland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -130,259 +130,250 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF347B46" tint="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD2DD6A" tint="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7f3fbb477d2b438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rfe90bf0994194c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R99440e3d4b734c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd5ed62e9ccec4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb2bb609fdb484ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R44eaefc7983f49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
-    <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="C4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="s">
-[...35 lines deleted...]
-        <v>13</v>
+      <c r="A7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="A9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="9" t="s">
+    <row r="15">
+      <c r="A15" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="10" t="s">
+    <row r="16">
+      <c r="A16" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B16" s="1" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
-    <mergeCell ref="E2:F2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A11:E11"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>