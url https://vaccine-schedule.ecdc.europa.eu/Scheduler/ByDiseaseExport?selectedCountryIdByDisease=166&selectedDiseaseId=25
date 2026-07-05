--- v2 (2026-04-14)
+++ v3 (2026-07-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R52719fd267424e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R59289f554ed54ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd5ed62e9ccec4967"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5bba296df5dd4e87"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>13-15</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: PCV10 for whole population, PCV15 for children from risk groups.</t>
   </si>
   <si>
     <t>_________________________________________________________________________
 MAJOR HISTORICAL CHANGES
 Measles, mumps and rubella:
 1975: Measles vaccine was introduced into the national childhood vaccination schedule for children aged 13-15 months. 
 1989: Rubella vaccine (single dose) was introduced into the national childhood vaccination schedule for 13-year old girls. 
 1991: Second dose of measles vaccine was introduced into the national childhood vaccination schedule for children aged 7 years. 
 2003: Monovalent measles vaccine given at the age of 13-15 months was replaced by MMR 
 2005: Second dose of MMR was introduced into the national childhood vaccination schedule for children aged 10 years. An additional catch-up dose of MMR was provided during 2005-2008 at the age of 12 years for all girls not previously vaccinated at the age of 10 years.
 2017: Pneumococcal vaccination introduced in the National Immunisation Programme
 2020: Introduction of HPV Vaccine in girls and boys as part of the National Oncological Strategy
 _________________________________________________________________________
 Date of last update: 10 March 2026
 _________________________________________________________________________
 </t>
   </si>
   <si>
     <t>More information available at: https://szczepienia.pzh.gov.pl/kalendarz-szczepien-2026/, https://dziennikmz.mz.gov.pl/DUM_MZ/2025/85/akt.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:59.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:35.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Poland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Poland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Poland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -155,51 +155,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd5ed62e9ccec4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb2bb609fdb484ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R44eaefc7983f49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5bba296df5dd4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8f00a061f85a4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re5d7be4b8c964ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>