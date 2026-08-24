--- v3 (2026-07-05)
+++ v4 (2026-08-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R59289f554ed54ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R936549e73549440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5bba296df5dd4e87"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R10846f0a21004b2e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>13-15</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: PCV10 for whole population, PCV15 for children from risk groups.</t>
   </si>
   <si>
     <t>_________________________________________________________________________
 MAJOR HISTORICAL CHANGES
 Measles, mumps and rubella:
 1975: Measles vaccine was introduced into the national childhood vaccination schedule for children aged 13-15 months. 
 1989: Rubella vaccine (single dose) was introduced into the national childhood vaccination schedule for 13-year old girls. 
 1991: Second dose of measles vaccine was introduced into the national childhood vaccination schedule for children aged 7 years. 
 2003: Monovalent measles vaccine given at the age of 13-15 months was replaced by MMR 
 2005: Second dose of MMR was introduced into the national childhood vaccination schedule for children aged 10 years. An additional catch-up dose of MMR was provided during 2005-2008 at the age of 12 years for all girls not previously vaccinated at the age of 10 years.
 2017: Pneumococcal vaccination introduced in the National Immunisation Programme
 2020: Introduction of HPV Vaccine in girls and boys as part of the National Oncological Strategy
 _________________________________________________________________________
 Date of last update: 10 March 2026
 _________________________________________________________________________
 </t>
   </si>
   <si>
     <t>More information available at: https://szczepienia.pzh.gov.pl/kalendarz-szczepien-2026/, https://dziennikmz.mz.gov.pl/DUM_MZ/2025/85/akt.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:35.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-24 at 05:57.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Poland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Poland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Poland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -155,51 +155,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5bba296df5dd4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8f00a061f85a4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re5d7be4b8c964ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R10846f0a21004b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R3ccb607e326a4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5033d50f48a74eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>