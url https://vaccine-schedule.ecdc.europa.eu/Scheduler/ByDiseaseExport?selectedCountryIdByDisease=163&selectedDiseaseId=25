--- v1 (2026-02-28)
+++ v2 (2026-04-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfe7d4a5d444d4c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc4785f9b0eb04e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R74aa3d66d4b849b7"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2202be246de54e1b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
 2003 (March): Hib was added to DTwP and IPV in a combined vaccine at 2, 3, 4 and 11 months.             
 2003 (March): HepB vaccination was introduced for children of parents from a hepatitis B endemic area.             
 2005 (January): Accellular pertussis replaced whole-cell pertussis at 2, 3, 4 and 11 months.             
 2006 (January): A birth dose of HepB was introduced for children born to mothers infected with hepatitis B.              
 2006 (June): Pneumococcal vaccination was introduced at 2, 3, 4 and 11 months.             
 2009 (September): HPV vaccination was introduced for girls only with three doses (0, +1 and +6 months), starting with birth cohort 1997 (additional catch-up campaign for birth cohorts 1993-1996)             
 2011 (May): Pneumococcal vaccination changed from 7-valent to 10-valent vaccine (for children born from 1-3-2011)             
 2011 (October): Transition to universal HepB vaccination (for children born from 1-8-2011), given in a combined vaccine with DTaP, IPV and Hib 
 2013 (November): Change to pneumococcal recommendation: 2+1 schedule instead of 3+1 schedule
 2014 (January): Change to HPV recommendation. For girls under age 15, Cervarix can be adminsitered in a 2 dose schedule instead of 3 previously. 
 The 0-1-6-schedule in under 15's is replaced by two doses in a 0-6-schedule.
 Further information for those that are currently completing HPV vaccination is available from www.prikkenteller.nl
 2018: May 2018, MenC vaccination at 14 months of age has been replaced by MenACWY.  From October 2018, 13-14 year olds (in the year they turn 14 years) have been vaccinated with MenACWY vaccination. A catch-up campaign was conducted in 2018-2019 targeting 14-18 year olds.
 From 2021: HPV vaccination will be extended to boys
 2022: HPV as a 2-dose schedule at 15 years of age (2 doses 6 months apart)
 2024: introduction of Rota vaccination for those born from 1 Jan. 2024
 2024: 11 months DTapIPV-Hib-HepB dose changed to 12 monts
 ----------------------------------------------------------------------------------------------
 Date of last update: 4 February 2026
 ----------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://rijksvaccinatieprogramma.nl/vaccinaties/vaccinatieschema</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-28 at 19:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-18 at 12:49.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Netherlands</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Netherlands</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Netherlands</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -170,51 +170,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R74aa3d66d4b849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf8373926d5a8431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R0d054d7070c043e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2202be246de54e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf3fd55dcd7b142d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R56a2b7fc36314a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>