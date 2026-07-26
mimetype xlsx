--- v2 (2026-04-18)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc4785f9b0eb04e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rae946ac0483c40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2202be246de54e1b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rfe6183a476e541b4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
 2003 (March): Hib was added to DTwP and IPV in a combined vaccine at 2, 3, 4 and 11 months.             
 2003 (March): HepB vaccination was introduced for children of parents from a hepatitis B endemic area.             
 2005 (January): Accellular pertussis replaced whole-cell pertussis at 2, 3, 4 and 11 months.             
 2006 (January): A birth dose of HepB was introduced for children born to mothers infected with hepatitis B.              
 2006 (June): Pneumococcal vaccination was introduced at 2, 3, 4 and 11 months.             
 2009 (September): HPV vaccination was introduced for girls only with three doses (0, +1 and +6 months), starting with birth cohort 1997 (additional catch-up campaign for birth cohorts 1993-1996)             
 2011 (May): Pneumococcal vaccination changed from 7-valent to 10-valent vaccine (for children born from 1-3-2011)             
 2011 (October): Transition to universal HepB vaccination (for children born from 1-8-2011), given in a combined vaccine with DTaP, IPV and Hib 
 2013 (November): Change to pneumococcal recommendation: 2+1 schedule instead of 3+1 schedule
 2014 (January): Change to HPV recommendation. For girls under age 15, Cervarix can be adminsitered in a 2 dose schedule instead of 3 previously. 
 The 0-1-6-schedule in under 15's is replaced by two doses in a 0-6-schedule.
 Further information for those that are currently completing HPV vaccination is available from www.prikkenteller.nl
 2018: May 2018, MenC vaccination at 14 months of age has been replaced by MenACWY.  From October 2018, 13-14 year olds (in the year they turn 14 years) have been vaccinated with MenACWY vaccination. A catch-up campaign was conducted in 2018-2019 targeting 14-18 year olds.
 From 2021: HPV vaccination will be extended to boys
 2022: HPV as a 2-dose schedule at 15 years of age (2 doses 6 months apart)
 2024: introduction of Rota vaccination for those born from 1 Jan. 2024
 2024: 11 months DTapIPV-Hib-HepB dose changed to 12 monts
 ----------------------------------------------------------------------------------------------
 Date of last update: 4 February 2026
 ----------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://rijksvaccinatieprogramma.nl/vaccinaties/vaccinatieschema</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-18 at 12:49.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-26 at 00:20.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Netherlands</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Netherlands</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Netherlands</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -170,51 +170,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2202be246de54e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rf3fd55dcd7b142d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R56a2b7fc36314a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rfe6183a476e541b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb2f90a51c5eb4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7261be328461448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>