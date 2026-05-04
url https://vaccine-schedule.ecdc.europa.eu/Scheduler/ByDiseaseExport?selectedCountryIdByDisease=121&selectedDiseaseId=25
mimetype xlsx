--- v2 (2026-03-03)
+++ v3 (2026-05-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R91919962a36646b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9fa840911534cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra75ad55e1ba04ee8"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbde9a9bf86fd4d66"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: for those at increased risk of complications or severe disease</t>
   </si>
   <si>
     <t xml:space="preserve">3: For people aged 65 years of age, update to the pneumococcal recommendations based on prior vaccination. please refer to the full recommendation available here: https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf </t>
   </si>
   <si>
     <t>-------------------------------------------------------------------------------------------------------------------------
 ADDITIONAL COMMENT
 All infant vaccinations in Luxembourg are given free of charge. All subsequent adult vaccinations are not free of charge.
 MAJOR HISTORICAL CHANGES
 1986: The combined MMR vaccine was introduced in the national childhood vaccination schedule and recommended at 15-18 months of age
 1994: The second MMR dose was introduced in the national childhood vaccination schedule and recommended at 5-7 years
 2008: March 2008. HPV vaccination was introduced in the national childhood vaccination schedule for females aged 12 years with a catch-up programme up to 18 years of age
 2018: MenC 2nd dose introduced at 15-16 years; MenB introduced for increased risk groups
 2022: Update to the pneumococcal vaccination policy. use of PCV20. refer to https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf 
 2023: MCV4 introduced in the programme. can be proposed to &gt;16 years if at increased risk of infection
 2024: revised scheme for primary infant vaccination moving to a 2+1 schedule
 Date of last update: 17 February 2026.
 -------------------------------------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://sante.public.lu/fr/espace-citoyen/dossiers-thematiques/v/vaccination/calendrier-vaccinal.html, https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/schema-vaccinal/schema-vaccinal-2024-dtperpoliohib.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-03 at 13:41.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Luxembourg</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Luxembourg</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Luxembourg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra75ad55e1ba04ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R27482d71969b4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra274d870de1341dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbde9a9bf86fd4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc9956c1ffe8f4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R96da96448b1f4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">