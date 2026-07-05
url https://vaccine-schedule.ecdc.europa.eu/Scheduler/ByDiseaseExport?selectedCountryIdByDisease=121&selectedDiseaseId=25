--- v3 (2026-05-04)
+++ v4 (2026-07-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9fa840911534cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc4b098c792e5473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbde9a9bf86fd4d66"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0cada608b8864b14"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: for those at increased risk of complications or severe disease</t>
   </si>
   <si>
     <t xml:space="preserve">3: For people aged 65 years of age, update to the pneumococcal recommendations based on prior vaccination. please refer to the full recommendation available here: https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf </t>
   </si>
   <si>
     <t>-------------------------------------------------------------------------------------------------------------------------
 ADDITIONAL COMMENT
 All infant vaccinations in Luxembourg are given free of charge. All subsequent adult vaccinations are not free of charge.
 MAJOR HISTORICAL CHANGES
 1986: The combined MMR vaccine was introduced in the national childhood vaccination schedule and recommended at 15-18 months of age
 1994: The second MMR dose was introduced in the national childhood vaccination schedule and recommended at 5-7 years
 2008: March 2008. HPV vaccination was introduced in the national childhood vaccination schedule for females aged 12 years with a catch-up programme up to 18 years of age
 2018: MenC 2nd dose introduced at 15-16 years; MenB introduced for increased risk groups
 2022: Update to the pneumococcal vaccination policy. use of PCV20. refer to https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf 
 2023: MCV4 introduced in the programme. can be proposed to &gt;16 years if at increased risk of infection
 2024: revised scheme for primary infant vaccination moving to a 2+1 schedule
 Date of last update: 17 February 2026.
 -------------------------------------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://sante.public.lu/fr/espace-citoyen/dossiers-thematiques/v/vaccination/calendrier-vaccinal.html, https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/schema-vaccinal/schema-vaccinal-2024-dtperpoliohib.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:22.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:34.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Luxembourg</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Luxembourg</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Luxembourg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbde9a9bf86fd4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc9956c1ffe8f4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R96da96448b1f4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0cada608b8864b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R76245fbd1cf1437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9f52d0af542d4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">