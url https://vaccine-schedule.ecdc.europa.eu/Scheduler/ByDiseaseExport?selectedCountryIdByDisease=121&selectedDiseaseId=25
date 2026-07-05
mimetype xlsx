--- v4 (2026-07-05)
+++ v5 (2026-07-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc4b098c792e5473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8932d392a4534345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0cada608b8864b14"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rce9ed65f4ec34bf9"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: for those at increased risk of complications or severe disease</t>
   </si>
   <si>
     <t xml:space="preserve">3: For people aged 65 years of age, update to the pneumococcal recommendations based on prior vaccination. please refer to the full recommendation available here: https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf </t>
   </si>
   <si>
     <t>-------------------------------------------------------------------------------------------------------------------------
 ADDITIONAL COMMENT
 All infant vaccinations in Luxembourg are given free of charge. All subsequent adult vaccinations are not free of charge.
 MAJOR HISTORICAL CHANGES
 1986: The combined MMR vaccine was introduced in the national childhood vaccination schedule and recommended at 15-18 months of age
 1994: The second MMR dose was introduced in the national childhood vaccination schedule and recommended at 5-7 years
 2008: March 2008. HPV vaccination was introduced in the national childhood vaccination schedule for females aged 12 years with a catch-up programme up to 18 years of age
 2018: MenC 2nd dose introduced at 15-16 years; MenB introduced for increased risk groups
 2022: Update to the pneumococcal vaccination policy. use of PCV20. refer to https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf 
 2023: MCV4 introduced in the programme. can be proposed to &gt;16 years if at increased risk of infection
 2024: revised scheme for primary infant vaccination moving to a 2+1 schedule
 Date of last update: 17 February 2026.
 -------------------------------------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://sante.public.lu/fr/espace-citoyen/dossiers-thematiques/v/vaccination/calendrier-vaccinal.html, https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/schema-vaccinal/schema-vaccinal-2024-dtperpoliohib.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 21:34.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 22:12.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Luxembourg</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Luxembourg</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Luxembourg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0cada608b8864b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R76245fbd1cf1437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9f52d0af542d4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rce9ed65f4ec34bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re0f30c6be1e14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7114f6c1868741a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">