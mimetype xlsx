--- v5 (2026-07-05)
+++ v6 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8932d392a4534345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R668e674c22504cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rce9ed65f4ec34bf9"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R523c5e52ec91444d"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>2: for those at increased risk of complications or severe disease</t>
   </si>
   <si>
     <t xml:space="preserve">3: For people aged 65 years of age, update to the pneumococcal recommendations based on prior vaccination. please refer to the full recommendation available here: https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf </t>
   </si>
   <si>
     <t>-------------------------------------------------------------------------------------------------------------------------
 ADDITIONAL COMMENT
 All infant vaccinations in Luxembourg are given free of charge. All subsequent adult vaccinations are not free of charge.
 MAJOR HISTORICAL CHANGES
 1986: The combined MMR vaccine was introduced in the national childhood vaccination schedule and recommended at 15-18 months of age
 1994: The second MMR dose was introduced in the national childhood vaccination schedule and recommended at 5-7 years
 2008: March 2008. HPV vaccination was introduced in the national childhood vaccination schedule for females aged 12 years with a catch-up programme up to 18 years of age
 2018: MenC 2nd dose introduced at 15-16 years; MenB introduced for increased risk groups
 2022: Update to the pneumococcal vaccination policy. use of PCV20. refer to https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf 
 2023: MCV4 introduced in the programme. can be proposed to &gt;16 years if at increased risk of infection
 2024: revised scheme for primary infant vaccination moving to a 2+1 schedule
 Date of last update: 17 February 2026.
 -------------------------------------------------------------------------------------------------------------------------</t>
   </si>
   <si>
     <t>More information available at: https://sante.public.lu/fr/espace-citoyen/dossiers-thematiques/v/vaccination/calendrier-vaccinal.html, https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/schema-vaccinal/schema-vaccinal-2024-dtperpoliohib.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-05 at 22:12.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Luxembourg</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Luxembourg</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Luxembourg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rce9ed65f4ec34bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re0f30c6be1e14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7114f6c1868741a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R523c5e52ec91444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R41a2052f50194f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5e39d7d3adfd4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">