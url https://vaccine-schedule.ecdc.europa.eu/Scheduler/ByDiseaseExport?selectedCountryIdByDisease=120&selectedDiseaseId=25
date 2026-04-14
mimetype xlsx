--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf7262fd7444547a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc778c99c1534bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R1d51b8c2f5214eb2"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd624769c11b847ea"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12-15</t>
   </si>
   <si>
@@ -78,51 +78,51 @@
 MAJOR HISTORICAL CHANGES
 1964: Measles vaccination introduced in the national childhood vaccination schedule.
 1981: Mumps vaccination introduced in the national childhood vaccination schedule.
 1992: Rubella vaccination introduced in the national childhood vaccination schedule.
 1996: One dose of MMR vaccination recommended at 15 months while measles and mumps vaccination recommended at 12 years.
 1998: Two dose MMR regimen recommended at 15 months (MMR1) and 12 years (MMR2) of age.
 2002: Age of MMR2 vaccination lowered to 6-7 years of age
 2014: MMR2 catch-up programme introduced for children 12 years of age and HepB for children at 12 years of age not vaccinated.
 2014: Pneumococcal disease vaccination introduced in the national childhood immunisation schedule
 2015: Tetanus, diphtheria, pertussis vaccination introduced in the national childhood immunisation schedule for 15-16 year-old adolescents
 2016: Human papilloma virus vaccination introduced in the national childhood immunisation schedule													
 2018: Meningococcal disease vaccination introduced in the national childhood immunisation schedule													
 2018: Rotavirus disease vaccination introduced in the national childhood immunisation schedule		
 2023: HPV 9 valent as gender neutral vaccination (1 Feb 2023)											
 The following are vaccinations recommended to all above 18 years: diphtheria/tetanus (booster dose every 5-10 years), influenza (every year), pneumococcal disease, tick-borne encephalitis, varicella, hepatitis A, hepatitis B, human papillomavirus infection and meningococcal disease.
 for more information on the adult programme please refer to https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf
 ____________________________________________________________
 Date of last update:  4 February 2026
 --------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sam.lrv.lt/lt/veiklos-sritys/visuomenes-sveikatos-prieziura/uzkreciamuju-ligu-valdymas/skiepai, https://www.e-tar.lt/portal/lt/legalAct/64b65e3023ca11e9bf1ef395f41d6fbc/asr, https://www.e-tar.lt/portal/lt/legalAct/333a8c10ab9211e88f64a5ecc703f89b, https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-11 at 03:49.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:42.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Lithuania</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Lithuania</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Lithuania</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -177,51 +177,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1d51b8c2f5214eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7f8e13ac71cc409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra1181ef5f3b54d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd624769c11b847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcaaea661ea4f4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R3a457739db654783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">