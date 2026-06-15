--- v2 (2026-04-14)
+++ v3 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc778c99c1534bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rebee0632d0794521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd624769c11b847ea"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3d1dd5067dc44721"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12-15</t>
   </si>
   <si>
@@ -78,51 +78,51 @@
 MAJOR HISTORICAL CHANGES
 1964: Measles vaccination introduced in the national childhood vaccination schedule.
 1981: Mumps vaccination introduced in the national childhood vaccination schedule.
 1992: Rubella vaccination introduced in the national childhood vaccination schedule.
 1996: One dose of MMR vaccination recommended at 15 months while measles and mumps vaccination recommended at 12 years.
 1998: Two dose MMR regimen recommended at 15 months (MMR1) and 12 years (MMR2) of age.
 2002: Age of MMR2 vaccination lowered to 6-7 years of age
 2014: MMR2 catch-up programme introduced for children 12 years of age and HepB for children at 12 years of age not vaccinated.
 2014: Pneumococcal disease vaccination introduced in the national childhood immunisation schedule
 2015: Tetanus, diphtheria, pertussis vaccination introduced in the national childhood immunisation schedule for 15-16 year-old adolescents
 2016: Human papilloma virus vaccination introduced in the national childhood immunisation schedule													
 2018: Meningococcal disease vaccination introduced in the national childhood immunisation schedule													
 2018: Rotavirus disease vaccination introduced in the national childhood immunisation schedule		
 2023: HPV 9 valent as gender neutral vaccination (1 Feb 2023)											
 The following are vaccinations recommended to all above 18 years: diphtheria/tetanus (booster dose every 5-10 years), influenza (every year), pneumococcal disease, tick-borne encephalitis, varicella, hepatitis A, hepatitis B, human papillomavirus infection and meningococcal disease.
 for more information on the adult programme please refer to https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf
 ____________________________________________________________
 Date of last update:  4 February 2026
 --------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sam.lrv.lt/lt/veiklos-sritys/visuomenes-sveikatos-prieziura/uzkreciamuju-ligu-valdymas/skiepai, https://www.e-tar.lt/portal/lt/legalAct/64b65e3023ca11e9bf1ef395f41d6fbc/asr, https://www.e-tar.lt/portal/lt/legalAct/333a8c10ab9211e88f64a5ecc703f89b, https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-14 at 10:42.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-15 at 00:15.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Lithuania</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Lithuania</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Lithuania</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -177,51 +177,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd624769c11b847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcaaea661ea4f4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R3a457739db654783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3d1dd5067dc44721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2f589be349f44eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7eb94bf93bc74010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">