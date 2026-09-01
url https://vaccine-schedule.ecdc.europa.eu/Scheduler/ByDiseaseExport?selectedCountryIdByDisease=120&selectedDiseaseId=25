--- v3 (2026-06-15)
+++ v4 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rebee0632d0794521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6dfeccbf47724f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3d1dd5067dc44721"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd9c7455191784ea0"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12-15</t>
   </si>
   <si>
@@ -78,51 +78,51 @@
 MAJOR HISTORICAL CHANGES
 1964: Measles vaccination introduced in the national childhood vaccination schedule.
 1981: Mumps vaccination introduced in the national childhood vaccination schedule.
 1992: Rubella vaccination introduced in the national childhood vaccination schedule.
 1996: One dose of MMR vaccination recommended at 15 months while measles and mumps vaccination recommended at 12 years.
 1998: Two dose MMR regimen recommended at 15 months (MMR1) and 12 years (MMR2) of age.
 2002: Age of MMR2 vaccination lowered to 6-7 years of age
 2014: MMR2 catch-up programme introduced for children 12 years of age and HepB for children at 12 years of age not vaccinated.
 2014: Pneumococcal disease vaccination introduced in the national childhood immunisation schedule
 2015: Tetanus, diphtheria, pertussis vaccination introduced in the national childhood immunisation schedule for 15-16 year-old adolescents
 2016: Human papilloma virus vaccination introduced in the national childhood immunisation schedule													
 2018: Meningococcal disease vaccination introduced in the national childhood immunisation schedule													
 2018: Rotavirus disease vaccination introduced in the national childhood immunisation schedule		
 2023: HPV 9 valent as gender neutral vaccination (1 Feb 2023)											
 The following are vaccinations recommended to all above 18 years: diphtheria/tetanus (booster dose every 5-10 years), influenza (every year), pneumococcal disease, tick-borne encephalitis, varicella, hepatitis A, hepatitis B, human papillomavirus infection and meningococcal disease.
 for more information on the adult programme please refer to https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf
 ____________________________________________________________
 Date of last update:  4 February 2026
 --------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: https://sam.lrv.lt/lt/veiklos-sritys/visuomenes-sveikatos-prieziura/uzkreciamuju-ligu-valdymas/skiepai, https://www.e-tar.lt/portal/lt/legalAct/64b65e3023ca11e9bf1ef395f41d6fbc/asr, https://www.e-tar.lt/portal/lt/legalAct/333a8c10ab9211e88f64a5ecc703f89b, https://sam.lrv.lt/uploads/sam/documents/files/Veiklos_sritys/visuomenes-sveikatos-prieziura/skiepai/A5-Suaugusiuju-skiepijimo-Lietuvoje-rekomendacijos_2022%20r.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-15 at 00:15.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Lithuania</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Lithuania</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Lithuania</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -177,51 +177,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3d1dd5067dc44721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2f589be349f44eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7eb94bf93bc74010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd9c7455191784ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R022e43cc0c154b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5948a923fcb34a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">