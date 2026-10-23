--- v5 (2026-09-01)
+++ v6 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R7227a0a73787475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R7f8798e6912c47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4e84435078464081"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd4980d3809024558"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12-15</t>
   </si>
   <si>
@@ -98,51 +98,51 @@
 2020: 6th dose IPV discontinued at 14 years of age
 Pertussis: 
 2004 - 2006: Acellular pertusis vaccine introduced in the national childhood vaccination schedule. 
 2005: By February, aP replaced wP throughout the whole country. 
 2010: The fifth dose of acellular pertussis vaccine at 7 years of age was introduced in the national childhood vaccination schedule on 1 st January 2010.
 2010: Given as a combined DTaP-IPV vaccination from 1st January 2010
 2022 6th dose acp introduced for adolescents at 14 y, also for pregnant for each pregnancy
 Varicella: 
 2008: Varicella vaccination introduced in the national childhood vaccination schedule at 15 months of age.
 2019: second dose together with MMR at 7y or earlier – before entering a school 
 Pneumococcal vaccine: 
 2010: Pneumococcal conjugate vaccine introduced in the national childhood vaccination schedule starting at 2 months of age from 1st January 2010.
 HPV:
 2010: Human papilloma virus vaccine has been introduced in the national childhood vaccination schedule on 1st September 2010 and administered to girls at 12 years of age.
 2020: switch to 9 valent, 
 2022: Gender-neutral vaccination
 Rotavirus:
 2015: introduction at 2, 4 and 6 months of age
 Date of last update: 16 February 2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">More information available at: https://www.spkc.gov.lv/lv/vakcinacija-0, http://www.likumi.lv/doc.php?id=11215 </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 08:47.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-10-23 at 11:33.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Latvia</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Latvia</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -197,51 +197,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4e84435078464081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra39f3b492af84a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7e18b5ee59ee4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd4980d3809024558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1d8b060ae4fa4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4cdf4265f7b142d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">