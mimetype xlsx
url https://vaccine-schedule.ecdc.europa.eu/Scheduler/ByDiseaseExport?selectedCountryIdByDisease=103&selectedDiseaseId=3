--- v1 (2026-03-13)
+++ v2 (2026-05-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Reabfb98659ef46a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R64d9025de88e4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R40a2dcc23c8c425f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R20f1374ef57c4ab2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -85,51 +85,51 @@
 --------------------------------------------------------------------------------
 Measles, mumps and rubella: 
 1972: Rubella vaccine recommended for girls aged 11-12 years. 
 1976: Measles vaccines became available in Italy. 
 1979: Measles vaccine recommended in children 15 months of age 
 1990: Combined measles-mumps-rubella (MMR) vaccine introduced into the national vaccination schedule. Vaccination recommended at the age of 15 months. 
 1999: Recommended age for first dose of MMR lowered to 12-15 months. Second dose of MMR introduced at 5-6 or 11-12 years. 
 2003: National Plan for the Elimination of measles and congenital rubella implemented.
 --------------------------------------------------------------------------------
 Poliomyelitis 
 2005: Polio immunization schedule has been changed in July 2005 (Ministerial Decree 15 July 2005) with shift of the fourth dose of IPV from age 3 years to 5-6 years. 
 2002: Polio immunization schedule has been changed in August 2002 (Ministerial Decree 18 June 2002) with elimination of OPV and use of IPV for all the doses of the vaccination cycle. 
 --------------------------------------------------------------------------------
 Hepatitis B
 1991: HBV mandatory vaccination among newborns and adolescents. 
 2003: adolescents’ catch-up vaccination ended with the completion of the last birth cohorts(born in 1991 and not vaccinated during the first year of age)
 --------------------------------------------------------------------------------
 Date of last update: 2 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t xml:space="preserve">More information available at:  https://www.salute.gov.it/new/it/tema/vaccinazioni/, http://www.trovanorme.salute.gov.it/norme/renderNormsanPdf?anno=2017&amp;codLeg=60282&amp;parte=1%20&amp;serie=null</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-13 at 14:57.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 01:15.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Italy</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Italy</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Italy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R40a2dcc23c8c425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R247816f7427e430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6b9d3c88783743d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R20f1374ef57c4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5ab509106296480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbf105b8b2df9455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>