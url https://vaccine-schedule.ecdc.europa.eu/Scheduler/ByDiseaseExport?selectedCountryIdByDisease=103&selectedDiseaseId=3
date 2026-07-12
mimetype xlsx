--- v2 (2026-05-13)
+++ v3 (2026-07-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R64d9025de88e4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9f89e35f5964c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R20f1374ef57c4ab2"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb0be58b5f86e4b70"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -85,51 +85,51 @@
 --------------------------------------------------------------------------------
 Measles, mumps and rubella: 
 1972: Rubella vaccine recommended for girls aged 11-12 years. 
 1976: Measles vaccines became available in Italy. 
 1979: Measles vaccine recommended in children 15 months of age 
 1990: Combined measles-mumps-rubella (MMR) vaccine introduced into the national vaccination schedule. Vaccination recommended at the age of 15 months. 
 1999: Recommended age for first dose of MMR lowered to 12-15 months. Second dose of MMR introduced at 5-6 or 11-12 years. 
 2003: National Plan for the Elimination of measles and congenital rubella implemented.
 --------------------------------------------------------------------------------
 Poliomyelitis 
 2005: Polio immunization schedule has been changed in July 2005 (Ministerial Decree 15 July 2005) with shift of the fourth dose of IPV from age 3 years to 5-6 years. 
 2002: Polio immunization schedule has been changed in August 2002 (Ministerial Decree 18 June 2002) with elimination of OPV and use of IPV for all the doses of the vaccination cycle. 
 --------------------------------------------------------------------------------
 Hepatitis B
 1991: HBV mandatory vaccination among newborns and adolescents. 
 2003: adolescents’ catch-up vaccination ended with the completion of the last birth cohorts(born in 1991 and not vaccinated during the first year of age)
 --------------------------------------------------------------------------------
 Date of last update: 2 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t xml:space="preserve">More information available at:  https://www.salute.gov.it/new/it/tema/vaccinazioni/, http://www.trovanorme.salute.gov.it/norme/renderNormsanPdf?anno=2017&amp;codLeg=60282&amp;parte=1%20&amp;serie=null</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 01:15.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-12 at 13:51.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Italy</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Italy</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Italy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R20f1374ef57c4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5ab509106296480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbf105b8b2df9455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb0be58b5f86e4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9df14274494445cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R50878427c7b24246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>