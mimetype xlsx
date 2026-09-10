--- v3 (2026-07-12)
+++ v4 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9f89e35f5964c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd63b6fdc12874453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb0be58b5f86e4b70"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R5a4956fd72134ec7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
@@ -85,51 +85,51 @@
 --------------------------------------------------------------------------------
 Measles, mumps and rubella: 
 1972: Rubella vaccine recommended for girls aged 11-12 years. 
 1976: Measles vaccines became available in Italy. 
 1979: Measles vaccine recommended in children 15 months of age 
 1990: Combined measles-mumps-rubella (MMR) vaccine introduced into the national vaccination schedule. Vaccination recommended at the age of 15 months. 
 1999: Recommended age for first dose of MMR lowered to 12-15 months. Second dose of MMR introduced at 5-6 or 11-12 years. 
 2003: National Plan for the Elimination of measles and congenital rubella implemented.
 --------------------------------------------------------------------------------
 Poliomyelitis 
 2005: Polio immunization schedule has been changed in July 2005 (Ministerial Decree 15 July 2005) with shift of the fourth dose of IPV from age 3 years to 5-6 years. 
 2002: Polio immunization schedule has been changed in August 2002 (Ministerial Decree 18 June 2002) with elimination of OPV and use of IPV for all the doses of the vaccination cycle. 
 --------------------------------------------------------------------------------
 Hepatitis B
 1991: HBV mandatory vaccination among newborns and adolescents. 
 2003: adolescents’ catch-up vaccination ended with the completion of the last birth cohorts(born in 1991 and not vaccinated during the first year of age)
 --------------------------------------------------------------------------------
 Date of last update: 2 February 2026
 --------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t xml:space="preserve">More information available at:  https://www.salute.gov.it/new/it/tema/vaccinazioni/, http://www.trovanorme.salute.gov.it/norme/renderNormsanPdf?anno=2017&amp;codLeg=60282&amp;parte=1%20&amp;serie=null</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-12 at 13:51.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-10 at 22:04.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Italy</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Italy</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Italy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -181,51 +181,51 @@
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb0be58b5f86e4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9df14274494445cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R50878427c7b24246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5a4956fd72134ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2b2ee9d9f8834f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd605ea41a9bf4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>