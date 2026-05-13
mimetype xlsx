--- v2 (2026-03-13)
+++ v3 (2026-05-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc568d04446a14b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8b6d14f08fd64b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R6b29ff6ff11f4693"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf0b6422337474620"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-13 at 14:58.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 01:15.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -203,51 +203,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R6b29ff6ff11f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R28f6e4d3ccbf45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4324008ec31c4ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf0b6422337474620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb3a57817bf6640a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rfb89c5fef30d463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>