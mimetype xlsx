--- v3 (2026-05-13)
+++ v4 (2026-07-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8b6d14f08fd64b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R033a92a2d7c946a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf0b6422337474620"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R299638e1b30443a8"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 01:15.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-12 at 13:51.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -203,51 +203,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf0b6422337474620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb3a57817bf6640a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rfb89c5fef30d463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R299638e1b30443a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R42ce08e16f3f4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7826d1d8d56c4fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>