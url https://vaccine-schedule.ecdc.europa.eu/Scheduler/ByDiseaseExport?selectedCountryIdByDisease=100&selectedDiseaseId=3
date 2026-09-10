--- v4 (2026-07-12)
+++ v5 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R033a92a2d7c946a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R1902ba4c5c604704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R299638e1b30443a8"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rdbf67761bb8d41c3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Pertussis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-12 at 13:51.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-10 at 21:57.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -203,51 +203,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R299638e1b30443a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R42ce08e16f3f4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7826d1d8d56c4fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rdbf67761bb8d41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R34bd7b5f72114863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R670ecaf7e4324d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>