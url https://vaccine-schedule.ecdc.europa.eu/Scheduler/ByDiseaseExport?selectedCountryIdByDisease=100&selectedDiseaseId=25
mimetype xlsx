--- v3 (2026-03-18)
+++ v4 (2026-05-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R783b89ac344b4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5498abc3f87e46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R78f4f25be8c540e5"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0478387190a64197"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-18 at 15:59.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:21.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R78f4f25be8c540e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1bb3b5ac63f8447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rda0fcb6b450f4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0478387190a64197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rea0cf295db544d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcc6cedfd0167401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">