--- v4 (2026-05-04)
+++ v5 (2026-06-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5498abc3f87e46c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R56c32474e59e494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R0478387190a64197"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R672323160a2f4d69"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-04 at 15:21.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 10:23.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0478387190a64197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rea0cf295db544d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcc6cedfd0167401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R672323160a2f4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8273a9784b2c447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1f3a98309a044e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">