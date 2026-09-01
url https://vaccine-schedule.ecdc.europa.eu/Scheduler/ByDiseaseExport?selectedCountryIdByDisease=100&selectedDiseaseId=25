--- v5 (2026-06-24)
+++ v6 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R56c32474e59e494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R54697196613148bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R672323160a2f4d69"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbe437bdf297f4e4e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
 (DTaP-Hib-IPV) 
 2008: From 1st September: Change in timing of  MenC to be given at 13 months of age
 2008: From 1st September: Change in timing of Hib vaccine (Hib) to be given at 13 months of age 
 2009: MMR catch-up campaign for students aged 15-18 years in response to large national mumps outbreak
 2010:  From May: HPV vaccination programme introduced for girls aged 12-13 years
 2011:  From September: HPV catch-up campaign for school going girls aged 18 years until end of 2013/2014  
 2011: From September: Introduction of Tdap adolescent booster (aged 12-13 years)
 2012/2013: MMR catch-up campaign for all students (aged 12-18 years) in schools 
 2013/2014: MMR catch-up for students in primary school (aged 4-12 years)  and first year of second level school (aged 12-13 years) 
 2013: From September: Tdap introduced for pregnant women between 27-36 weeks gestation
 2014 (Aug): updated national guidance for HPV, MenC and Tdap routine vaccination. HPV starting as a 2-dose schedule from September 2014. MenC adolescent booster 1 dose schedule starting from September 2014. See latest expert committee guidance http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html for changes.
 2015: MenC policy change. For a full description of meningococcal C national guidance that may affect policy and recommendations please refer to http://www.hse.ie/portal/eng/health/immunisation/hcpinfo/guidelines/immunisationguidelines.html. All children born on or after 1st July 2015 will be offered 2 doses of MenC for the primary programme at 4 months and 13 months and a booster dose of MenC in second level school (Age 12-13 years).
 2016: Change of schedule for babies born ON or AFTER 1 October 2016. Meningococcal B and rotavirus vaccine added to the childhood immunisation schedule.
 2020: LAIV recommended for children 2 to 17 years
 2021: Flu recommended for adults 50 years and older
 2024: From January 2024, only one dose of HPV is recommended. 
 ---------------------------------------------------------------------------------------------------
 Date of last update: 10 February 2026
 ---------------------------------------------------------------------------------------------------
 </t>
   </si>
   <si>
     <t>More information available at: http://www.immunisation.ie/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 10:23.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-01 at 09:05.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Ireland</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Ireland</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Ireland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -188,51 +188,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R672323160a2f4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8273a9784b2c447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1f3a98309a044e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbe437bdf297f4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R3ed734012f3c4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rf2c0c7df9bee4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">