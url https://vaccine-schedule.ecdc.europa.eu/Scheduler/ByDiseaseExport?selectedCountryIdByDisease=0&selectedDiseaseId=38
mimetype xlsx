--- v2 (2026-03-16)
+++ v3 (2026-05-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfa92c46af54449e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R33c8fb3afd484110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf3d8e8fb8dee4f72"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb658f3be06ef4581"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Human Papillomavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
   <si>
     <t>35: HPV2 or HPV9 are available for the whole population aged 9-14 years; HPV2 is offered free of charge for children aged 9-18 years and for adults as partially funded (50%)(F/M).</t>
   </si>
   <si>
     <t>36: 9-valent. Two-dose schedule at 0 and 6 months.</t>
   </si>
   <si>
     <t>37: Individuals can start vaccination up to the age of 26 and complete it up to the age of 27. Catch up in females: =18 and &lt;27 years old; in males: birth cohorts 2000-2002.The expansion of vaccination to additional birth cohorts (2003-2008) will take place gradually, in subsequent years of implementation.</t>
   </si>
   <si>
     <t>38: More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/VPH_recomendaciones_vacunacion_estrategia1dosis.pdf</t>
   </si>
   <si>
     <t>39: Recommended vaccination for people with certain risk conditions up to age 45, with one or two doses depending on age. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>40: Gender-neutral (boys and girls) school-based programme. 9-valent vaccine offered in fifth grade.</t>
   </si>
   <si>
     <t>41: Children 13-17 years are offered catch-up vaccinations (two doses) free of charge through school health care.</t>
   </si>
   <si>
     <t xml:space="preserve">42: Vaccination with two doses recommended up to 26 years of age. Funding, eligibility and implementation varies by region. For more information:  https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-humant-papillomvirus-hpv/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-16 at 17:27.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-02 at 04:44.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -526,51 +526,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf3d8e8fb8dee4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4ce14541e72d42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7efce50a545e4dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb658f3be06ef4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9f7029bca0f34946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7682c7a34a0c4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>