--- v3 (2026-05-02)
+++ v4 (2026-06-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R33c8fb3afd484110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R890995a8f24b4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb658f3be06ef4581"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc3bdf80aeeb84869"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Human Papillomavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
   <si>
     <t>35: HPV2 or HPV9 are available for the whole population aged 9-14 years; HPV2 is offered free of charge for children aged 9-18 years and for adults as partially funded (50%)(F/M).</t>
   </si>
   <si>
     <t>36: 9-valent. Two-dose schedule at 0 and 6 months.</t>
   </si>
   <si>
     <t>37: Individuals can start vaccination up to the age of 26 and complete it up to the age of 27. Catch up in females: =18 and &lt;27 years old; in males: birth cohorts 2000-2002.The expansion of vaccination to additional birth cohorts (2003-2008) will take place gradually, in subsequent years of implementation.</t>
   </si>
   <si>
     <t>38: More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/VPH_recomendaciones_vacunacion_estrategia1dosis.pdf</t>
   </si>
   <si>
     <t>39: Recommended vaccination for people with certain risk conditions up to age 45, with one or two doses depending on age. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>40: Gender-neutral (boys and girls) school-based programme. 9-valent vaccine offered in fifth grade.</t>
   </si>
   <si>
     <t>41: Children 13-17 years are offered catch-up vaccinations (two doses) free of charge through school health care.</t>
   </si>
   <si>
     <t xml:space="preserve">42: Vaccination with two doses recommended up to 26 years of age. Funding, eligibility and implementation varies by region. For more information:  https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-humant-papillomvirus-hpv/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-02 at 04:44.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-17 at 01:35.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -526,51 +526,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb658f3be06ef4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9f7029bca0f34946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7682c7a34a0c4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc3bdf80aeeb84869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc6aa2b8958d748d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcabfdb0e7b9f4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>