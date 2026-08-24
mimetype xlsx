--- v4 (2026-06-17)
+++ v5 (2026-08-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R890995a8f24b4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rab53a153fd984004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc3bdf80aeeb84869"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Reae6f61f0dee4b6e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Human Papillomavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
   <si>
     <t>35: HPV2 or HPV9 are available for the whole population aged 9-14 years; HPV2 is offered free of charge for children aged 9-18 years and for adults as partially funded (50%)(F/M).</t>
   </si>
   <si>
     <t>36: 9-valent. Two-dose schedule at 0 and 6 months.</t>
   </si>
   <si>
     <t>37: Individuals can start vaccination up to the age of 26 and complete it up to the age of 27. Catch up in females: =18 and &lt;27 years old; in males: birth cohorts 2000-2002.The expansion of vaccination to additional birth cohorts (2003-2008) will take place gradually, in subsequent years of implementation.</t>
   </si>
   <si>
     <t>38: More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/VPH_recomendaciones_vacunacion_estrategia1dosis.pdf</t>
   </si>
   <si>
     <t>39: Recommended vaccination for people with certain risk conditions up to age 45, with one or two doses depending on age. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>40: Gender-neutral (boys and girls) school-based programme. 9-valent vaccine offered in fifth grade.</t>
   </si>
   <si>
     <t>41: Children 13-17 years are offered catch-up vaccinations (two doses) free of charge through school health care.</t>
   </si>
   <si>
     <t xml:space="preserve">42: Vaccination with two doses recommended up to 26 years of age. Funding, eligibility and implementation varies by region. For more information:  https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-humant-papillomvirus-hpv/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-17 at 01:35.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-24 at 09:50.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -526,51 +526,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc3bdf80aeeb84869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc6aa2b8958d748d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcabfdb0e7b9f4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Reae6f61f0dee4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcd4cac3613ff4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9dcc6f2fde984bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>