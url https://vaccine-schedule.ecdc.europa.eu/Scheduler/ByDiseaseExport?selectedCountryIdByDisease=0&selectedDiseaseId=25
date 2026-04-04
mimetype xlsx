--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -1,428 +1,499 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd0e7b73e20044249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R646cd5c76db84c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb180103704bf404b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb0fde8d706ab449b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>2-17</t>
+    <t>23</t>
+  </si>
+  <si>
+    <t>17</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
     <t>75</t>
   </si>
   <si>
     <t>&gt;= 76</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
+    <t>PCV15 (1 )</t>
+  </si>
+  <si>
     <t>PCV15</t>
   </si>
   <si>
-    <t>PCV15 or 20 and PPSV23</t>
+    <t>PCV21 (2 )</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
+    <t>PCV13 or PCV20 (3 )</t>
+  </si>
+  <si>
+    <t>PCV20</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>PCV (4 )</t>
+  </si>
+  <si>
+    <t>PCV (5 )</t>
+  </si>
+  <si>
+    <t>PCV13 (6 )</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>PCV10 or PCV13</t>
+  </si>
+  <si>
+    <t>PCV15+PPSV23 (7 )</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>PCV15 or PCV20</t>
+  </si>
+  <si>
+    <t>PCV15 or PCV20 (8 )</t>
+  </si>
+  <si>
+    <t>Czechia</t>
+  </si>
+  <si>
+    <t>PCV</t>
+  </si>
+  <si>
+    <t>PCV (9 )</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21 (10 )</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>PCV13</t>
+  </si>
+  <si>
+    <t>PCV13 (11 )</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
     <t>PCV13 or PCV15</t>
   </si>
   <si>
-    <t>PCV20</t>
-[...17 lines deleted...]
-    <t>Croatia</t>
+    <t>PCV13 or PCV15 (12 )</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>PCV13 or PCV15 (13 )</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>PCV15 or PCV20 (14 )</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>PCV15+PPSV23 or PCV20</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>PCV15+PPSV23 or PCV20 (15 )</t>
+  </si>
+  <si>
+    <t>PCV20 or PPSV23 (15 )</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>PPSV23 (16 )</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>PCV13+PPSV23</t>
+  </si>
+  <si>
+    <t>PCV13+PPSV23 (17 )</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>PCV13 (18 )</t>
+  </si>
+  <si>
+    <t>PCV13 or PCV15 or PCV20 or PCV21 (19 )</t>
+  </si>
+  <si>
+    <t>PCV13 or PCV15 or PCV20 or PCV21 (20 )</t>
+  </si>
+  <si>
+    <t>Liechtenstein</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>PCV15 (21 )</t>
+  </si>
+  <si>
+    <t>PCV20 (22 )</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>PCV (23 )</t>
+  </si>
+  <si>
+    <t>PCV20 (24 )</t>
+  </si>
+  <si>
+    <t>PCV20 (25 )</t>
+  </si>
+  <si>
+    <t>Malta</t>
   </si>
   <si>
     <t>PCV10</t>
   </si>
   <si>
-    <t>PCV13+PPSV23 (3 )</t>
-[...29 lines deleted...]
-    <t>PCV13/PCV15 + PPSV23 or PCV20 (6 )</t>
+    <t>PCV20 (26 )</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>PCV20 (27 )</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21 and PPSV23 (28 )</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21 and PPSV23</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>PCV10 or PCV15 (29 )</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PCV20 (30 )</t>
+  </si>
+  <si>
+    <t>PPSV23 (31 )</t>
+  </si>
+  <si>
+    <t>PCV20+PPSV23 (31 )</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>PCV13/PCV15 + PPSV23 or PCV20</t>
   </si>
   <si>
     <t>PCV13 or PCV15 or PCV20 or PPSV23</t>
   </si>
   <si>
-    <t>Finland</t>
-[...109 lines deleted...]
-  <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>PCV10 or PCV13 or PCV15</t>
   </si>
   <si>
-    <t>PCV10 or PCV13 or PCV15 (19 )</t>
-[...2 lines deleted...]
-    <t>PCV (20 )</t>
+    <t>PCV10 or PCV13 or PCV15 (32 )</t>
+  </si>
+  <si>
+    <t>PCV (33 )</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>PCV13 or PCV15 or PCV20 (21 )</t>
-[...5 lines deleted...]
-    <t>PCV13/15+PPSV23 (23 )</t>
+    <t>PCV (34 )</t>
+  </si>
+  <si>
+    <t>PCV (35 )</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>PCV20 or PPSV23 (24 )</t>
-[...2 lines deleted...]
-    <t>PPSV23 (25 )</t>
+    <t>PCV20 or PCV21 (36 )</t>
+  </si>
+  <si>
+    <t>PCV20 or PCV21 (37 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
-    <t>1: 3-dose schedule, divided as 2 doses for primary immunization from the 6th and 14th weeks (around 3 months) postpartum and one dose for reimmunization from 12 months postpartum.</t>
-[...76 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2025-10-21 at 13:20.</t>
+    <t>1: Vaccination with PCV15 as soon as possible after the age of 6 weeks, and no later than the age of 3 months. Second dose is given 8 weeks after the first dose, and third dose at the age of 11–15 months (at the earliest 6 months after the second dose). For children without specific indications, vaccination is not recommended after the age of 5.
+More information: https://impfen.gv.at/impfungen/pneumokokken or https://www.sozialministerium.gv.at/impfplan (p. 93ff)</t>
+  </si>
+  <si>
+    <t>2: Vaccination recommended and free of charge for people aged 60 and over and for certain high-risk individuals aged 18 and over. Persons aged 60 years and older who have previously been vaccinated with another pneumococcal vaccine should receive a single dose of PCV21 after approximately 1 year for broader serotype coverage. Even if they have previously been vaccinated sequentially (PCV13/PCV15/PCV20 followed by PPV23), a single booster dose of PCV21 should be given, with the recommended interval being at least 1 year (for PCV13/15 followed by PPV23) and no more than 6 years (PCV20 followed by PPV23) after the last dose. More information: https://www.sozialministerium.gv.at/impfplan (p. 95ff)</t>
+  </si>
+  <si>
+    <t>3: PCV20 is recommended but not implemented in the free routine vaccination programs. For infants, free vaccination with PCV13 (2-4-12m) is offered by the federated entities</t>
+  </si>
+  <si>
+    <t>4: Routine vaccination begins at 6 weeks of age. Second dose is given at 14 weeks of age. For children born to mothers vaccinated against pertussis during pregnancy, mandatory immunization against pneumococcal infections is carried out from two months of age. Subsequent immunization is administered no earlier than 8 weeks after the first dose, respectively from four months of age.</t>
+  </si>
+  <si>
+    <t>5: Not earlier than 6 months after the previous dose.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6: For people over 65 years of age  influenza and pneumococcal vaccines and administration are free of charge and  funded according to the National programme.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7: PPSV23 alone  is also an option depending on the medical conditions.  </t>
+  </si>
+  <si>
+    <t>8: When PCV20 is used, the recommended schedule consists of 3 primary doses + 1 booster dose (3+1).</t>
+  </si>
+  <si>
+    <t>9: Third dose if PCV20 used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10: PCV20 or PCV21. Vaccination covered from the National Health system for individuals of age 65 and older,  and for individuals with impaired/absent splenic function (hyposplenism or asplenia), or with an indicated or previously performed splenectomy; individuals who have undergone autologous or allogeneic hematopoietic stem cell transplantation; individuals with severe primary or secondary immunodeficiencies requiring follow-up care at a specialized center; individuals with a history of IMO or IPO. Also covered for individuals in long-term care hospitals, in nursing homes for seniors, in residential facilities for persons with disabilities or in facilities with a special care regime, provided that these individuals suffer from chronic non-specific respiratory diseases, chronic diseases of the heart, blood vessels, or kidneys, or from diabetes treated with insulin.The vaccination is recommended also for people 18+ with risk factors. For details see: https://www.vakcinace.eu/doporuceni-a-stanoviska/doporuceni-cvs-cls-jep-pro-ockovani-dospelych-proti-pneumokokovym-onemocnenim</t>
+  </si>
+  <si>
+    <t>11: For more information on pneumococcal vaccination and target groups refer to https://thl.fi</t>
+  </si>
+  <si>
+    <t>12: For premature infants.</t>
+  </si>
+  <si>
+    <t>13: Number of doses necessary varies according to age</t>
+  </si>
+  <si>
+    <t>14: Only for premature babies, the recommended schedule consists of 3 primary doses + 1 booster dose (3+1), otherwise the recommended schedule is 2+1.</t>
+  </si>
+  <si>
+    <t>15: Recommendation without funding. Details https://island.is/en/bolusetning-gegn-pneumokokkum</t>
+  </si>
+  <si>
+    <t>16: One dose of PPV is recommended for all aged 65 years and older. Specific at risk groups are recommended PPV23. In some, PCV may also be recommended. Please refer to Chapter 16 Immunisation Guidelines https://www.hiqa.ie/reports-and-publications/niac-immunisation-guideline/chapter-16-pneumococcal-infection</t>
+  </si>
+  <si>
+    <t>17: one dose of PCV13 at 65 years and one dose PPSV after at least 8 weeks</t>
+  </si>
+  <si>
+    <t>18: When starting vaccination at 7–11 months of age, 3 doses are required. When starting vaccination at 12–23 months of age, 2 doses are required. When vaccinating from 24 months of age, 1 dose is required.</t>
+  </si>
+  <si>
+    <t>19: For previously unvaccinated persons. 1 dose PCV with the maximum number of available serotypes is strongly recommended for groups at high risk of pneumococcal infection. Not funded by state.</t>
+  </si>
+  <si>
+    <t>20: One dose is strongly recommended. Not funded by state.</t>
+  </si>
+  <si>
+    <t>21: Can be administered concomitantly with MMR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22: Vaccination is recommended for unvaccinated children and adults younger than 65 years of age with underlying conditions. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">23: For those not previously vaccinated with an increased risk of severe disease. </t>
+  </si>
+  <si>
+    <t>24: for those at increased risk of complications or severe disease</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25: For people aged 65 years of age, update to the pneumococcal recommendations based on prior vaccination. please refer to the full recommendation available here: https://sante.public.lu/dam-assets/fr/espace-professionnel/recommandations/conseil-maladies-infectieuses/infection-pneumocoques/csmi-recommandation-vaccination-pcv-personnes-agees-ou-a-risque.pdf </t>
+  </si>
+  <si>
+    <t>26: PCV20 is also recommended for children with specific medical conditions instead of PCV 10. If PCV 10 was already administered as a full course, then a single PCV20 booster dose is offered.</t>
+  </si>
+  <si>
+    <t>27: PCV20 is offered to 60 year old individuals and to people above 60 years of age (five years after their previous invitation for PPV23). In some circumstances, it can also be prescribed to medical high risk groups below 60 years of age by the attending medical doctor and reimbursed by the health insurer. (https://lci.rivm.nl/factsheets/pneumokokkenvaccinatie)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28: Fully funded for patients with HIV infections, stem cell transplantations and for anatomical or functional asplenia. Partly funded when turning 65 years. Not funded (NF) for other risk groups. More information: https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/pneumococcal-vaccine-information-for-the-public/ </t>
+  </si>
+  <si>
+    <t>29: PCV10 for whole population, PCV15 for children from risk groups.</t>
+  </si>
+  <si>
+    <t>30: PCV20 recommended at 2, 4 and 12 months of age. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
+  </si>
+  <si>
+    <t>31: More information on which groups have free access to the vaccination available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
+  </si>
+  <si>
+    <t>32: https://www.ockovaniechrani.sk/#/ockovaci-kalendar</t>
+  </si>
+  <si>
+    <t>33: Mandatory for persons placed in social care/long-term facilities and recommended free of charge to persons with specific underlying conditions and older adults aged 59 years or older.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
+  </si>
+  <si>
+    <t>35: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
+  </si>
+  <si>
+    <t>36: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
+  </si>
+  <si>
+    <t>37: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-04 at 17:54.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -449,111 +520,118 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF347B46" tint="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD2DD6A" tint="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb180103704bf404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra49a6eeb398841ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Raab24f6bbb774e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb0fde8d706ab449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rfd21b7a3f7044c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbb58cda7f44a4d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:W67"/>
+  <dimension ref="A1:AA79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>
     <col min="16" max="16" width="13.17" customWidth="1" style="1"/>
     <col min="17" max="17" width="13.17" customWidth="1" style="1"/>
     <col min="18" max="18" width="13.17" customWidth="1" style="1"/>
     <col min="19" max="19" width="13.17" customWidth="1" style="1"/>
     <col min="20" max="20" width="13.17" customWidth="1" style="1"/>
     <col min="21" max="21" width="13.17" customWidth="1" style="1"/>
     <col min="22" max="22" width="13.17" customWidth="1" style="1"/>
+    <col min="23" max="23" width="13.17" customWidth="1" style="1"/>
+    <col min="24" max="24" width="13.17" customWidth="1" style="1"/>
+    <col min="25" max="25" width="13.17" customWidth="1" style="1"/>
+    <col min="26" max="26" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -580,2939 +658,4339 @@
       <c r="O1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="W1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
-      <c r="O2" s="3" t="s">
+      <c r="O2" s="1"/>
+      <c r="P2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R3" s="3" t="s">
+      <c r="T3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="3" t="s">
+      <c r="U3" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="3" t="s">
+      <c r="V3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="3" t="s">
+      <c r="W3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="3" t="s">
+      <c r="X3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="3" t="s">
+      <c r="Y3" s="3" t="s">
         <v>23</v>
+      </c>
+      <c r="Z3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA3" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="I4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
-      <c r="S4" s="5" t="s">
-        <v>26</v>
+      <c r="S4" s="6" t="s">
+        <v>29</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
-      <c r="V4" s="1"/>
+      <c r="V4" s="5" t="s">
+        <v>29</v>
+      </c>
       <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="S5" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="T5" s="1"/>
-      <c r="U5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
+      <c r="X5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      <c r="W6" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="S7" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
-      <c r="P8" s="6" t="s">
-[...4 lines deleted...]
-      <c r="S8" s="1"/>
+      <c r="S8" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="T8" s="1"/>
-      <c r="U8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
+      <c r="X8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E9" s="1"/>
-      <c r="F9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1"/>
+      <c r="G9" s="5" t="s">
+        <v>46</v>
+      </c>
       <c r="K9" s="5" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
-      <c r="P9" s="6" t="s">
-[...4 lines deleted...]
-      <c r="S9" s="1"/>
+      <c r="S9" s="6" t="s">
+        <v>47</v>
+      </c>
       <c r="T9" s="1"/>
-      <c r="U9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
+      <c r="X9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>46</v>
-[...12 lines deleted...]
-      <c r="W11" s="1"/>
+        <v>49</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="S12" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>52</v>
+      </c>
       <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>55</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="S13" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="T13" s="1"/>
-      <c r="U13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
+      <c r="X13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
       <c r="P14" s="6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
-      <c r="S14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
-      <c r="V14" s="1"/>
+      <c r="V14" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="W14" s="1"/>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1"/>
+      <c r="AA14" s="1"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="Q15" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
-      <c r="U15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
+      <c r="X15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1"/>
+      <c r="AA15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="S16" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="T16" s="1"/>
-      <c r="U16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
+      <c r="X16" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="1"/>
+      <c r="AA16" s="1"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="S17" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>63</v>
+      </c>
       <c r="T17" s="1"/>
-      <c r="U17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="5" t="s">
+        <v>64</v>
+      </c>
       <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="P18" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>66</v>
+      </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="S19" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>68</v>
+      </c>
       <c r="T19" s="1"/>
-      <c r="U19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
+      <c r="X19" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y19" s="1"/>
+      <c r="Z19" s="1"/>
+      <c r="AA19" s="1"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
-      <c r="P20" s="6" t="s">
-[...4 lines deleted...]
-      <c r="S20" s="1"/>
+      <c r="S20" s="6" t="s">
+        <v>72</v>
+      </c>
       <c r="T20" s="1"/>
-      <c r="U20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
+      <c r="X20" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+      <c r="AA20" s="1"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="S21" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="S21" s="6" t="s">
+        <v>42</v>
+      </c>
       <c r="T21" s="1"/>
-      <c r="U21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
+      <c r="X21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1"/>
+      <c r="AA21" s="1"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="P22" s="6" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
-      <c r="V22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
       <c r="W22" s="1"/>
+      <c r="X22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y22" s="1"/>
+      <c r="Z22" s="1"/>
+      <c r="AA22" s="1"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>32</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="M23" s="6" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
-      <c r="P23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
-      <c r="S23" s="1"/>
+      <c r="S23" s="6" t="s">
+        <v>80</v>
+      </c>
       <c r="T23" s="1"/>
-      <c r="U23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
+      <c r="X23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1"/>
+      <c r="AA23" s="1"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
+      <c r="X24" s="1"/>
+      <c r="Y24" s="1"/>
+      <c r="Z24" s="1"/>
+      <c r="AA24" s="1"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-      <c r="V25" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="V25" s="5" t="s">
+        <v>86</v>
+      </c>
       <c r="W25" s="1"/>
+      <c r="X25" s="1"/>
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1"/>
+      <c r="AA25" s="1"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="S26" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>88</v>
+      </c>
       <c r="T26" s="1"/>
-      <c r="U26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
+      <c r="X26" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1"/>
+      <c r="AA26" s="1"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
-      <c r="Q27" s="6" t="s">
-[...9 lines deleted...]
-      <c r="W27" s="1"/>
+      <c r="X27" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1"/>
+      <c r="AA27" s="1"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
-      <c r="S28" s="1"/>
+      <c r="S28" s="6" t="s">
+        <v>95</v>
+      </c>
       <c r="T28" s="1"/>
-      <c r="U28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
+      <c r="X28" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="S29" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>97</v>
+      </c>
       <c r="T29" s="1"/>
-      <c r="U29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
+      <c r="X29" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>86</v>
-[...15 lines deleted...]
-      <c r="U30" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="U30" s="5" t="s">
+        <v>102</v>
+      </c>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
-      <c r="P31" s="6" t="s">
-[...4 lines deleted...]
-      <c r="S31" s="1"/>
+      <c r="S31" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="T31" s="1"/>
-      <c r="U31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
+      <c r="X31" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      <c r="S32" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>106</v>
+      </c>
       <c r="T32" s="1"/>
-      <c r="U32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
+      <c r="X32" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1"/>
+      <c r="AA32" s="1"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
-      <c r="V33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
       <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA33" s="1"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="P35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="R35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="U35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="V35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="W35" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
+      </c>
+      <c r="X35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA35" s="4" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="7" t="s">
-[...66 lines deleted...]
-        <v>99</v>
+      <c r="A36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="M36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="N36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="O36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="P36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="R36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="S36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="T36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="U36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="V36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="X36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA36" s="8" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="7" t="s">
-[...66 lines deleted...]
-        <v>100</v>
+      <c r="A37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="M37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="O37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="P37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="R37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="S37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="T37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="U37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="V37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="X37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA37" s="8" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="7" t="s">
-[...66 lines deleted...]
-        <v>101</v>
+      <c r="A38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="M38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="O38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="P38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="R38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="S38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="U38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="V38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="X38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA38" s="8" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="7" t="s">
-[...66 lines deleted...]
-        <v>102</v>
+      <c r="A39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="I39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="M39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="N39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="O39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="P39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="R39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="S39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="T39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="U39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="V39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="X39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z39" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA39" s="8" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="7" t="s">
-[...66 lines deleted...]
-        <v>103</v>
+      <c r="A40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="H40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="I40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="M40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="N40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="O40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="P40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="R40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="S40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="T40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="U40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="V40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="W40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="X40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA40" s="8" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="7" t="s">
-[...66 lines deleted...]
-        <v>104</v>
+      <c r="A41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="M41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="N41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="O41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="P41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="R41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="T41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="U41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="V41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="AA41" s="8" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="7" t="s">
-[...66 lines deleted...]
-        <v>105</v>
+      <c r="A42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="M42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="N42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="O42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="P42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="R42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="S42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="T42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="U42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="V42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="X42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA42" s="8" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="7" t="s">
-[...66 lines deleted...]
-        <v>106</v>
+      <c r="A43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="M43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="N43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="O43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="P43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="R43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="S43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="T43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="U43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="V43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="W43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="X43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA43" s="8" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="7" t="s">
-[...66 lines deleted...]
-        <v>107</v>
+      <c r="A44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="M44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="N44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="O44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="P44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="R44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="S44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="T44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="U44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="V44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="W44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="X44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA44" s="8" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="7" t="s">
-[...66 lines deleted...]
-        <v>108</v>
+      <c r="A45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="L45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="M45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="N45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="O45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="P45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="R45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="S45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="T45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="U45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="V45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="W45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="X45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="AA45" s="8" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="7" t="s">
-[...66 lines deleted...]
-        <v>109</v>
+      <c r="A46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="K46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="M46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="N46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="O46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="P46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="R46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="S46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="T46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="U46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="V46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="W46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="X46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA46" s="8" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="7" t="s">
-[...66 lines deleted...]
-        <v>110</v>
+      <c r="A47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="H47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="J47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="M47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="N47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="O47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="P47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="R47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="S47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="T47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="U47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="V47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="W47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="X47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z47" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA47" s="8" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="7" t="s">
-[...66 lines deleted...]
-        <v>111</v>
+      <c r="A48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="H48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="M48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="N48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="O48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="P48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="R48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="S48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="T48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="U48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="V48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="W48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="X48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z48" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA48" s="8" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="7" t="s">
-[...66 lines deleted...]
-        <v>112</v>
+      <c r="A49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="H49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="N49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="O49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="P49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="R49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="S49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="T49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="U49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="V49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="W49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="X49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="AA49" s="8" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="7" t="s">
-[...66 lines deleted...]
-        <v>113</v>
+      <c r="A50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="H50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="M50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="N50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="O50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="P50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="R50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="S50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="T50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="U50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="V50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="W50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="X50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z50" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA50" s="8" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="7" t="s">
-[...66 lines deleted...]
-        <v>114</v>
+      <c r="A51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="H51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="I51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="L51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="M51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="N51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="O51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="P51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="R51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="S51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="T51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="U51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="V51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="W51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="X51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z51" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA51" s="8" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="7" t="s">
-[...66 lines deleted...]
-        <v>115</v>
+      <c r="A52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="L52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="N52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="O52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="P52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="R52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="S52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="T52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="U52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="V52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="W52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="X52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="Z52" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA52" s="8" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="7" t="s">
-[...66 lines deleted...]
-        <v>116</v>
+      <c r="A53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="H53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="I53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="N53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="O53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="P53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="R53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="S53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="T53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="U53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="V53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="W53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="X53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z53" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA53" s="8" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="7" t="s">
-[...66 lines deleted...]
-        <v>117</v>
+      <c r="A54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="H54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="M54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="N54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="O54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="P54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="R54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="S54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="T54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="U54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="V54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="W54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="X54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="Z54" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AA54" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="7" t="s">
-[...66 lines deleted...]
-        <v>118</v>
+      <c r="A55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="M55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="N55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="O55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="P55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="R55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="S55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="T55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="U55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="V55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="W55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="X55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AA55" s="8" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="7" t="s">
-[...66 lines deleted...]
-        <v>119</v>
+      <c r="A56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="H56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="J56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="K56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="L56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="M56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="N56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="O56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="P56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="R56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="S56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="T56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="U56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="V56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="W56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="X56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="Y56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="Z56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA56" s="8" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="7" t="s">
-[...66 lines deleted...]
-        <v>120</v>
+      <c r="A57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="H57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="J57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="K57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="L57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="M57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="N57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="O57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="P57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="R57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="S57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="T57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="U57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="V57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="W57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="X57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="Z57" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AA57" s="8" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="7" t="s">
-[...66 lines deleted...]
-        <v>121</v>
+      <c r="A58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="H58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="K58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="L58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="M58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="N58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="O58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="P58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="R58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="S58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="T58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="U58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="V58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="W58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="X58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA58" s="8" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="7" t="s">
-[...66 lines deleted...]
-        <v>122</v>
+      <c r="A59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="H59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="I59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="J59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="K59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="L59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="M59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="N59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="O59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="P59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="R59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="S59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="T59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="U59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="V59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="W59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="X59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="Y59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z59" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA59" s="8" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="7" t="s">
-[...66 lines deleted...]
-        <v>123</v>
+      <c r="A60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="H60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="J60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="L60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="M60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="N60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="O60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="P60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="R60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="S60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="T60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="U60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="V60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="W60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="X60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="Z60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AA60" s="8" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="H61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="M61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="N61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="O61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="P61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="R61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="S61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="T61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="U61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="V61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="W61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="X61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z61" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AA61" s="8" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="1" t="s">
-[...66 lines deleted...]
-        <v>124</v>
+      <c r="A62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="L62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="M62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="N62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="O62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="P62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="R62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="S62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="T62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="U62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="V62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="W62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="X62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="Y62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA62" s="8" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="M63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="N63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="O63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="P63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="R63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="S63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="T63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="U63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="V63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="W63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="X63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA63" s="8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="K64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="M64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="N64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="O64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="P64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="R64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="S64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="T64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="U64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="V64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="W64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="X64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z64" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA64" s="8" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="8" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>140</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="K65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="M65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="N65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="O65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="P65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="R65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="S65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="T65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="U65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="V65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="W65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="X65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="Z65" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="AA65" s="8" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="9" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="A66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="K66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="M66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="N66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="O66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="P66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="R66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="S66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="T66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="U66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="V66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="W66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="X66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z66" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AA66" s="8" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="10" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="A67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="J67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="L67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="M67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="N67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="O67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="P67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="R67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="S67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="T67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="U67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="V67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="W67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="X67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z67" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA67" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="H68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="J68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="K68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="M68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="N68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="O68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="P68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="R68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="S68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="T68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="U68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="V68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="W68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="X68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z68" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA68" s="8" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="H69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="L69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="M69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="N69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="O69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="P69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="R69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="S69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="T69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="U69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="V69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="W69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="X69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AA69" s="8" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="K70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="M70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="N70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="O70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="P70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="R70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="S70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="T70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="U70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="V70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="W70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="X70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA70" s="8" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="K71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="M71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="N71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="O71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="P71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="R71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="S71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="T71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="U71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="V71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="W71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="X71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="Z71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="AA71" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="I72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="K72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="M72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="N72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="O72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="P72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="R72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="S72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="T72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="U72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="V72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="W72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="X72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AA72" s="8" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="O74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="P74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="R74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="S74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="T74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="U74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="V74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="W74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="X74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA74" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="C2:N2"/>
-[...7 lines deleted...]
-    <mergeCell ref="P7:W7"/>
+    <mergeCell ref="C2:O2"/>
+    <mergeCell ref="P2:AA2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="V4:AA4"/>
+    <mergeCell ref="S5:W5"/>
+    <mergeCell ref="X5:AA5"/>
+    <mergeCell ref="X6:AA6"/>
+    <mergeCell ref="S7:AA7"/>
     <mergeCell ref="J8:M8"/>
-    <mergeCell ref="P8:T8"/>
-    <mergeCell ref="U8:W8"/>
+    <mergeCell ref="S8:W8"/>
+    <mergeCell ref="X8:AA8"/>
     <mergeCell ref="D9:E9"/>
-    <mergeCell ref="F9:G9"/>
     <mergeCell ref="K9:M9"/>
-    <mergeCell ref="P9:T9"/>
-[...16 lines deleted...]
-    <mergeCell ref="U19:W19"/>
+    <mergeCell ref="S9:W9"/>
+    <mergeCell ref="X9:AA9"/>
+    <mergeCell ref="S12:W12"/>
+    <mergeCell ref="S13:W13"/>
+    <mergeCell ref="X13:AA13"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="P14:U14"/>
+    <mergeCell ref="V14:AA14"/>
+    <mergeCell ref="Q15:W15"/>
+    <mergeCell ref="X15:AA15"/>
+    <mergeCell ref="S16:W16"/>
+    <mergeCell ref="X16:AA16"/>
+    <mergeCell ref="S17:U17"/>
+    <mergeCell ref="V17:AA17"/>
+    <mergeCell ref="P18:AA18"/>
+    <mergeCell ref="S19:W19"/>
+    <mergeCell ref="X19:AA19"/>
     <mergeCell ref="J20:M20"/>
-    <mergeCell ref="P20:T20"/>
-[...2 lines deleted...]
-    <mergeCell ref="U21:W21"/>
+    <mergeCell ref="S20:W20"/>
+    <mergeCell ref="X20:AA20"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="X21:AA21"/>
     <mergeCell ref="J22:M22"/>
-    <mergeCell ref="P22:T22"/>
-[...8 lines deleted...]
-    <mergeCell ref="U26:W26"/>
+    <mergeCell ref="P22:W22"/>
+    <mergeCell ref="X22:AA22"/>
+    <mergeCell ref="M23:R23"/>
+    <mergeCell ref="S23:W23"/>
+    <mergeCell ref="X23:AA23"/>
+    <mergeCell ref="S24:AA24"/>
+    <mergeCell ref="V25:AA25"/>
+    <mergeCell ref="S26:W26"/>
+    <mergeCell ref="X26:AA26"/>
     <mergeCell ref="K27:M27"/>
-    <mergeCell ref="Q27:T27"/>
-[...5 lines deleted...]
-    <mergeCell ref="R30:W30"/>
+    <mergeCell ref="X27:AA27"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="S28:W28"/>
+    <mergeCell ref="X28:AA28"/>
+    <mergeCell ref="S29:W29"/>
+    <mergeCell ref="X29:AA29"/>
+    <mergeCell ref="U30:AA30"/>
     <mergeCell ref="I31:N31"/>
-    <mergeCell ref="P31:T31"/>
-[...31 lines deleted...]
-    <mergeCell ref="A62:W62"/>
+    <mergeCell ref="S31:W31"/>
+    <mergeCell ref="X31:AA31"/>
+    <mergeCell ref="S32:W32"/>
+    <mergeCell ref="X32:AA32"/>
+    <mergeCell ref="P33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="A35:AA35"/>
+    <mergeCell ref="A36:AA36"/>
+    <mergeCell ref="A37:AA37"/>
+    <mergeCell ref="A38:AA38"/>
+    <mergeCell ref="A39:AA39"/>
+    <mergeCell ref="A40:AA40"/>
+    <mergeCell ref="A41:AA41"/>
+    <mergeCell ref="A42:AA42"/>
+    <mergeCell ref="A43:AA43"/>
+    <mergeCell ref="A44:AA44"/>
+    <mergeCell ref="A45:AA45"/>
+    <mergeCell ref="A46:AA46"/>
+    <mergeCell ref="A47:AA47"/>
+    <mergeCell ref="A48:AA48"/>
+    <mergeCell ref="A49:AA49"/>
+    <mergeCell ref="A50:AA50"/>
+    <mergeCell ref="A51:AA51"/>
+    <mergeCell ref="A52:AA52"/>
+    <mergeCell ref="A53:AA53"/>
+    <mergeCell ref="A54:AA54"/>
+    <mergeCell ref="A55:AA55"/>
+    <mergeCell ref="A56:AA56"/>
+    <mergeCell ref="A57:AA57"/>
+    <mergeCell ref="A58:AA58"/>
+    <mergeCell ref="A59:AA59"/>
+    <mergeCell ref="A60:AA60"/>
+    <mergeCell ref="A61:AA61"/>
+    <mergeCell ref="A62:AA62"/>
+    <mergeCell ref="A63:AA63"/>
+    <mergeCell ref="A64:AA64"/>
+    <mergeCell ref="A65:AA65"/>
+    <mergeCell ref="A66:AA66"/>
+    <mergeCell ref="A67:AA67"/>
+    <mergeCell ref="A68:AA68"/>
+    <mergeCell ref="A69:AA69"/>
+    <mergeCell ref="A70:AA70"/>
+    <mergeCell ref="A71:AA71"/>
+    <mergeCell ref="A72:AA72"/>
+    <mergeCell ref="A74:AA74"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>