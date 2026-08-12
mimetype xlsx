--- v1 (2026-04-04)
+++ v2 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R646cd5c76db84c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R899fc8e230304964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb0fde8d706ab449b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9df58c3957b04289"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -449,51 +449,51 @@
   <si>
     <t>30: PCV20 recommended at 2, 4 and 12 months of age. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
   </si>
   <si>
     <t>31: More information on which groups have free access to the vaccination available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
   </si>
   <si>
     <t>32: https://www.ockovaniechrani.sk/#/ockovaci-kalendar</t>
   </si>
   <si>
     <t>33: Mandatory for persons placed in social care/long-term facilities and recommended free of charge to persons with specific underlying conditions and older adults aged 59 years or older.</t>
   </si>
   <si>
     <t xml:space="preserve">34: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
   </si>
   <si>
     <t>35: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>36: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>37: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-04 at 17:54.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-12 at 12:24.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -551,51 +551,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb0fde8d706ab449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rfd21b7a3f7044c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbb58cda7f44a4d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9df58c3957b04289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R6981896094aa4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R98902da2d6cf420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AA79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>