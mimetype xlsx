--- v2 (2026-08-12)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R899fc8e230304964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra6351977e4704d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9df58c3957b04289"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R40021e23030d4a0f"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>Pneumococcal Disease: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -449,51 +449,51 @@
   <si>
     <t>30: PCV20 recommended at 2, 4 and 12 months of age. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
   </si>
   <si>
     <t>31: More information on which groups have free access to the vaccination available at: https://www.dgs.pt/ficheiros-de-upload-2013/19-doenca-pneumococica-pdf.aspx</t>
   </si>
   <si>
     <t>32: https://www.ockovaniechrani.sk/#/ockovaci-kalendar</t>
   </si>
   <si>
     <t>33: Mandatory for persons placed in social care/long-term facilities and recommended free of charge to persons with specific underlying conditions and older adults aged 59 years or older.</t>
   </si>
   <si>
     <t xml:space="preserve">34: More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf </t>
   </si>
   <si>
     <t>35: PCV or sequential schedule (PCV+PPSV) varies by region. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf</t>
   </si>
   <si>
     <t>36: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes. Some risk groups should also be offered PPV23 in addition to PCV20 or PCV21. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
     <t>37: Persons belonging to risk groups aged 2 years and above are recommended vaccination with a conjugate vaccine including at least 20 serotypes and/or PPS23. All adults are recommended vaccination with a conjugate vaccine including at least 20 serotypes at age 75 years. More information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-12 at 12:24.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-10-25 at 15:00.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -551,51 +551,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9df58c3957b04289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R6981896094aa4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R98902da2d6cf420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R40021e23030d4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc828404813a14f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1ee0d3a2d11d44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AA79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>