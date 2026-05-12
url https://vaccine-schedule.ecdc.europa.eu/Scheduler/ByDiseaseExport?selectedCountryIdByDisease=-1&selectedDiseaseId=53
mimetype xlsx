--- v3 (2026-03-28)
+++ v4 (2026-05-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfeef80bcfd8142f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R082959cde91b44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R578cd2c91987452f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd6fd968b805a44f7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>RSV: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
@@ -234,51 +234,51 @@
     <t>10: All adults older than 75 years of age.</t>
   </si>
   <si>
     <t xml:space="preserve">11: The vaccine is offered to pregnant women between gestational weeks 32 and 36 as part of a dual strategy with monoclonal antibodies. vaccination can be proposed for Individuals 75+, especially residents in elderly care facilities, and  65+ with high-risk comorbidities (chronic respiratory or heart conditions, immunodeficiency, cancer, or blood malignancies)</t>
   </si>
   <si>
     <t>12: RSV-vaccine is recommended in pregnancy, but not part of the national vaccination program and costs are not covered.</t>
   </si>
   <si>
     <t>13: RSV vaccination recommended as free of charge for pregnant women in the 24-36 week of pregnancy</t>
   </si>
   <si>
     <t>14: RSV vaccination recommended to persons &gt;60 years. Partial (50%) funding for persons 60-64 years old, free of charge for persons 65 years old and older.</t>
   </si>
   <si>
     <t>15: The vaccine is offered to pregnant women between gestational weeks 24 and 36. It is administered as a single-dose program all year round. 
 </t>
   </si>
   <si>
     <t>16: Vaccination recommeded to specific risk groups. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf and https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/VRS/poblacionAdulta/docs/VRS_adulto_Actualizacion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Vaccination is recommended for all people aged 75 and over. Vaccination is recommended for people aged 60 and over with certain diseases, diagnoses or conditions. More information https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/vaccinationer-a-o/vaccination-mot-rs-virus/ </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-28 at 17:28.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-12 at 21:53.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -333,51 +333,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R578cd2c91987452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9544a52ef23c462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc75f06692cc642fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd6fd968b805a44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0e07ec0f10a64a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2b2a5ad9be824d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">