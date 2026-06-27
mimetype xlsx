--- v4 (2026-05-12)
+++ v5 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R082959cde91b44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8e9c0b613f9b46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rd6fd968b805a44f7"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf75c6729ce094be6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>RSV: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
@@ -234,51 +234,51 @@
     <t>10: All adults older than 75 years of age.</t>
   </si>
   <si>
     <t xml:space="preserve">11: The vaccine is offered to pregnant women between gestational weeks 32 and 36 as part of a dual strategy with monoclonal antibodies. vaccination can be proposed for Individuals 75+, especially residents in elderly care facilities, and  65+ with high-risk comorbidities (chronic respiratory or heart conditions, immunodeficiency, cancer, or blood malignancies)</t>
   </si>
   <si>
     <t>12: RSV-vaccine is recommended in pregnancy, but not part of the national vaccination program and costs are not covered.</t>
   </si>
   <si>
     <t>13: RSV vaccination recommended as free of charge for pregnant women in the 24-36 week of pregnancy</t>
   </si>
   <si>
     <t>14: RSV vaccination recommended to persons &gt;60 years. Partial (50%) funding for persons 60-64 years old, free of charge for persons 65 years old and older.</t>
   </si>
   <si>
     <t>15: The vaccine is offered to pregnant women between gestational weeks 24 and 36. It is administered as a single-dose program all year round. 
 </t>
   </si>
   <si>
     <t>16: Vaccination recommeded to specific risk groups. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf and https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/VRS/poblacionAdulta/docs/VRS_adulto_Actualizacion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Vaccination is recommended for all people aged 75 and over. Vaccination is recommended for people aged 60 and over with certain diseases, diagnoses or conditions. More information https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/vaccinationer-a-o/vaccination-mot-rs-virus/ </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-12 at 21:53.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 15:50.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -333,51 +333,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rd6fd968b805a44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0e07ec0f10a64a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2b2a5ad9be824d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf75c6729ce094be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4c6890144fb84fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R693e62a4409644ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">