--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8e9c0b613f9b46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R41c91e3a8a8b4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf75c6729ce094be6"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R27e18cf54ae84113"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>RSV: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
@@ -234,51 +234,51 @@
     <t>10: All adults older than 75 years of age.</t>
   </si>
   <si>
     <t xml:space="preserve">11: The vaccine is offered to pregnant women between gestational weeks 32 and 36 as part of a dual strategy with monoclonal antibodies. vaccination can be proposed for Individuals 75+, especially residents in elderly care facilities, and  65+ with high-risk comorbidities (chronic respiratory or heart conditions, immunodeficiency, cancer, or blood malignancies)</t>
   </si>
   <si>
     <t>12: RSV-vaccine is recommended in pregnancy, but not part of the national vaccination program and costs are not covered.</t>
   </si>
   <si>
     <t>13: RSV vaccination recommended as free of charge for pregnant women in the 24-36 week of pregnancy</t>
   </si>
   <si>
     <t>14: RSV vaccination recommended to persons &gt;60 years. Partial (50%) funding for persons 60-64 years old, free of charge for persons 65 years old and older.</t>
   </si>
   <si>
     <t>15: The vaccine is offered to pregnant women between gestational weeks 24 and 36. It is administered as a single-dose program all year round. 
 </t>
   </si>
   <si>
     <t>16: Vaccination recommeded to specific risk groups. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_GRadultos.pdf and https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/VRS/poblacionAdulta/docs/VRS_adulto_Actualizacion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Vaccination is recommended for all people aged 75 and over. Vaccination is recommended for people aged 60 and over with certain diseases, diagnoses or conditions. More information https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/vaccinationer-a-o/vaccination-mot-rs-virus/ </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-27 at 15:50.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-12 at 00:35.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -333,51 +333,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf75c6729ce094be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4c6890144fb84fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R693e62a4409644ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R27e18cf54ae84113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5d82144aabc34d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb174845d78224fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">