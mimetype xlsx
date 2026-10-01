--- v6 (2026-08-16)
+++ v7 (2026-10-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R3426f34673594fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R40f14584681c426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Re31cab5bedf14f0b"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R7728e77441494e06"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Coronavirus Disease (COVID-19): Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>15-17</t>
   </si>
   <si>
@@ -365,51 +365,51 @@
   <si>
     <t>27: https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/covid-19-vaccine---information-for-the-public/</t>
   </si>
   <si>
     <t>28: COVID-19 vaccinations recommended for indicated risk groups. For detailed information: https://pacjent.gov.pl/aktualnosc/zaszczep-sie-przeciw-covid-19-1</t>
   </si>
   <si>
     <t>29: Recommended to individuals from 6 months to 17 years of age with severe immunosuppression conditions or by individual clinical assessment. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/15-covid-19-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t>30: Recommended to individuals aged 18 to 59 years of age with high-risk conditions. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/15-covid-19-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">31: Covid-19 recommended free of charge for individuals with underlying conditions and elderly people. However, the vaccination is fully funded also  for other groups of population. </t>
   </si>
   <si>
     <t>32: Specific recommendation from 6 months of age with high-risk conditions. For more information: https://nijz.si/nalezljive-bolezni/cepljenje/navodila-in-priporocila-za-cepljenje/</t>
   </si>
   <si>
     <t>33: Vaccination is recommended to specific medical risk groups. One dose is also recommended to all pregnant women in any trimester of pregnancy. More information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionCovid19_2025_2006.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">34: COVID-19 vaccination is recommended for individuals 18 years and above with immunosuppression, those 50 years of above belonging to certain risk groups, those 65 years and above with assistance in daily living, and everyone 75 years and above. For more information:   https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-vaccination-mot-covid-19/</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-16 at 19:43.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-10-01 at 04:24.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -464,51 +464,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Re31cab5bedf14f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1eb942f3e64e4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd3baa562e5be4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7728e77441494e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R17ecb5554f104366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rab9d490bb5ec4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:P76"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>