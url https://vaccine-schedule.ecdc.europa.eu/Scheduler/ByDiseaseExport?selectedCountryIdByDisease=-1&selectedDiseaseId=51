--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rabc1bcca903e4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R79afea62c3f74929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R990fbfbf1a3844c1"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ree29357965ad4965"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Herpes Zoster: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>&gt;= 76</t>
+    <t>&gt;= 75</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>ZOS (1 )</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
     <t>ZOS (2 )</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>ZOS (3 )</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
@@ -220,51 +217,51 @@
   <si>
     <t xml:space="preserve">7:  2 doses with an interval of 2 to 6 months respectively between doses; for individuals aged 18-59 years only indicated for persons with certain medical condition or underlying disease associated with increased risk of herpes zoster. Vaccination with the inactivated herpes zoster subunit vaccine. See recommendation background paper: https://link.springer.com/article/10.1007/s00103-019-02882-5</t>
   </si>
   <si>
     <t xml:space="preserve">8:  Two doses (RZV vaccine) in immunocompromised.</t>
   </si>
   <si>
     <t>9: RZV 2 doses</t>
   </si>
   <si>
     <t>10: 1 or 2 doses depending on the vaccine used</t>
   </si>
   <si>
     <t xml:space="preserve">11: for immunosuppressed or ahead of period of immunosuppression. 2 doses 1-2 months apart. </t>
   </si>
   <si>
     <t>12: 2 doses 2-6 months apart</t>
   </si>
   <si>
     <t xml:space="preserve">13: Recommended for adults with certain risk conditions. Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine. Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">14: Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine.  Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-15 at 22:23.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-02 at 13:49.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -319,1040 +316,974 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R990fbfbf1a3844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7f1ca62b59a443d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9aafc7d79439402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ree29357965ad4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcfb368d62b824512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2ad780fbd54a4524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K56"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
-    <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-      <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-      <c r="K4" s="1"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
-      <c r="K5" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-      <c r="K7" s="1"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
-      <c r="K8" s="1"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
-      <c r="K9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
-      <c r="K14" s="1"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
-      <c r="E15" s="1"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F15" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H19" s="6" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
-      <c r="K21" s="1"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
-      <c r="K23" s="1"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
-      <c r="K32" s="1"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B2:J2"/>
     <mergeCell ref="B4:E4"/>
-    <mergeCell ref="F4:K4"/>
-[...2 lines deleted...]
-    <mergeCell ref="F8:K8"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="F5:J5"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="F8:J8"/>
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="D9:K9"/>
+    <mergeCell ref="D9:J9"/>
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="B14:E14"/>
-    <mergeCell ref="F14:K14"/>
-[...2 lines deleted...]
-    <mergeCell ref="H21:K21"/>
+    <mergeCell ref="F14:J14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="F15:J15"/>
+    <mergeCell ref="H21:J21"/>
     <mergeCell ref="B23:G23"/>
-    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="H23:J23"/>
     <mergeCell ref="B32:G32"/>
-    <mergeCell ref="H32:K32"/>
-[...15 lines deleted...]
-    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="A36:J36"/>
+    <mergeCell ref="A37:J37"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="A39:J39"/>
+    <mergeCell ref="A40:J40"/>
+    <mergeCell ref="A41:J41"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A43:J43"/>
+    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="A45:J45"/>
+    <mergeCell ref="A46:J46"/>
+    <mergeCell ref="A47:J47"/>
+    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A49:J49"/>
+    <mergeCell ref="A51:J51"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>