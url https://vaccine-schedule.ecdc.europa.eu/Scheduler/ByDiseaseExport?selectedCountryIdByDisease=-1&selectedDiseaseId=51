--- v3 (2026-04-02)
+++ v4 (2026-07-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R79afea62c3f74929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6c5ec29ed2a24b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ree29357965ad4965"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc9036676b13c4bad"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Herpes Zoster: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
@@ -217,51 +217,51 @@
   <si>
     <t xml:space="preserve">7:  2 doses with an interval of 2 to 6 months respectively between doses; for individuals aged 18-59 years only indicated for persons with certain medical condition or underlying disease associated with increased risk of herpes zoster. Vaccination with the inactivated herpes zoster subunit vaccine. See recommendation background paper: https://link.springer.com/article/10.1007/s00103-019-02882-5</t>
   </si>
   <si>
     <t xml:space="preserve">8:  Two doses (RZV vaccine) in immunocompromised.</t>
   </si>
   <si>
     <t>9: RZV 2 doses</t>
   </si>
   <si>
     <t>10: 1 or 2 doses depending on the vaccine used</t>
   </si>
   <si>
     <t xml:space="preserve">11: for immunosuppressed or ahead of period of immunosuppression. 2 doses 1-2 months apart. </t>
   </si>
   <si>
     <t>12: 2 doses 2-6 months apart</t>
   </si>
   <si>
     <t xml:space="preserve">13: Recommended for adults with certain risk conditions. Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine. Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">14: Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine.  Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-02 at 13:49.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 13:39.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -316,51 +316,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ree29357965ad4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcfb368d62b824512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2ad780fbd54a4524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc9036676b13c4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1319a303eac8430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R090f2b2db8d64f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>