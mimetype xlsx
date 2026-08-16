--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6c5ec29ed2a24b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R15a62ae373a34a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc9036676b13c4bad"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra0487ee1bebf4199"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Herpes Zoster: Recommended vaccinations</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
@@ -217,51 +217,51 @@
   <si>
     <t xml:space="preserve">7:  2 doses with an interval of 2 to 6 months respectively between doses; for individuals aged 18-59 years only indicated for persons with certain medical condition or underlying disease associated with increased risk of herpes zoster. Vaccination with the inactivated herpes zoster subunit vaccine. See recommendation background paper: https://link.springer.com/article/10.1007/s00103-019-02882-5</t>
   </si>
   <si>
     <t xml:space="preserve">8:  Two doses (RZV vaccine) in immunocompromised.</t>
   </si>
   <si>
     <t>9: RZV 2 doses</t>
   </si>
   <si>
     <t>10: 1 or 2 doses depending on the vaccine used</t>
   </si>
   <si>
     <t xml:space="preserve">11: for immunosuppressed or ahead of period of immunosuppression. 2 doses 1-2 months apart. </t>
   </si>
   <si>
     <t>12: 2 doses 2-6 months apart</t>
   </si>
   <si>
     <t xml:space="preserve">13: Recommended for adults with certain risk conditions. Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine. Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">14: Two doses with a minimal interval of 2 months between doses. Vaccination with the inactivated herpes zoster subunit vaccine.  Additional information available: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/programasDeVacunacion/docs/HerpesZoster_RecomendacionesVacunacion.pdf </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 13:39.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-16 at 18:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -316,51 +316,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc9036676b13c4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1319a303eac8430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R090f2b2db8d64f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra0487ee1bebf4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rcbf11f1208da4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R82bc206a3f6f4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>