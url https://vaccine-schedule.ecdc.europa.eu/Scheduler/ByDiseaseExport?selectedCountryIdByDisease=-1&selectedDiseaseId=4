--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R20d984022aba4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6047bfaf879a4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R58b1c8c941aa452f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R65864a8ee1604c58"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Poliomyelitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -317,51 +317,51 @@
     <t>16: Repeat every 10 years for individuals at risk. Not funded.</t>
   </si>
   <si>
     <t>17: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t>18: Additional polio boosters are needed for people at increased risk. This concerns travelers to countries infected with poliovirus or
 with risk of exposure to poliovirus and people working with poliovirus. Boosters are usually given 10 years after the previous dose.</t>
   </si>
   <si>
     <t>19: For premature infants (born before 33 weeks) or with a birthweight &lt;1500g, a 3+1 schedule is recommended</t>
   </si>
   <si>
     <t>20: Subsequent Tdacp-IPV booster every 10 years</t>
   </si>
   <si>
     <t xml:space="preserve">21: This additional vaccination is recommended only for infants at 2 months of age whose mothers were not vaccinated during pregnancy, and in specific circumstances. In all other cases, infants born to mothers vaccinated during pregnancy (at 22 weeks gestation) receive a two-dose primary series at 3 and 5 months of age. </t>
   </si>
   <si>
     <t>22: starting cohort 2016</t>
   </si>
   <si>
     <t>23: Revaccination every 10 years</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-14 at 21:20.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-01 at 10:23.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -419,51 +419,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R58b1c8c941aa452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R36e20c6d62a844ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R32669accbe0b4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R65864a8ee1604c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra71b4d14221d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5febfadab20b49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AJ65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>