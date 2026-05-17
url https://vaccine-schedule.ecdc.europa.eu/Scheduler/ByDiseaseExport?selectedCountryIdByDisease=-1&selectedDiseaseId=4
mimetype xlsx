--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6047bfaf879a4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R46696468f164458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R65864a8ee1604c58"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2344f45c82b941a6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Poliomyelitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -317,51 +317,51 @@
     <t>16: Repeat every 10 years for individuals at risk. Not funded.</t>
   </si>
   <si>
     <t>17: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t>18: Additional polio boosters are needed for people at increased risk. This concerns travelers to countries infected with poliovirus or
 with risk of exposure to poliovirus and people working with poliovirus. Boosters are usually given 10 years after the previous dose.</t>
   </si>
   <si>
     <t>19: For premature infants (born before 33 weeks) or with a birthweight &lt;1500g, a 3+1 schedule is recommended</t>
   </si>
   <si>
     <t>20: Subsequent Tdacp-IPV booster every 10 years</t>
   </si>
   <si>
     <t xml:space="preserve">21: This additional vaccination is recommended only for infants at 2 months of age whose mothers were not vaccinated during pregnancy, and in specific circumstances. In all other cases, infants born to mothers vaccinated during pregnancy (at 22 weeks gestation) receive a two-dose primary series at 3 and 5 months of age. </t>
   </si>
   <si>
     <t>22: starting cohort 2016</t>
   </si>
   <si>
     <t>23: Revaccination every 10 years</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-01 at 10:23.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-17 at 03:30.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -419,51 +419,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R65864a8ee1604c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra71b4d14221d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5febfadab20b49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2344f45c82b941a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1a1be37227f24977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rff102a06175e498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AJ65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>