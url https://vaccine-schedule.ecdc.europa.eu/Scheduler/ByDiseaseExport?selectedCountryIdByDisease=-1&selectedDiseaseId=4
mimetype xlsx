--- v4 (2026-05-17)
+++ v5 (2026-07-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R46696468f164458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R70b9c1a1aa7547d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R2344f45c82b941a6"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R24e07d0d92624234"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Poliomyelitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -317,51 +317,51 @@
     <t>16: Repeat every 10 years for individuals at risk. Not funded.</t>
   </si>
   <si>
     <t>17: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t>18: Additional polio boosters are needed for people at increased risk. This concerns travelers to countries infected with poliovirus or
 with risk of exposure to poliovirus and people working with poliovirus. Boosters are usually given 10 years after the previous dose.</t>
   </si>
   <si>
     <t>19: For premature infants (born before 33 weeks) or with a birthweight &lt;1500g, a 3+1 schedule is recommended</t>
   </si>
   <si>
     <t>20: Subsequent Tdacp-IPV booster every 10 years</t>
   </si>
   <si>
     <t xml:space="preserve">21: This additional vaccination is recommended only for infants at 2 months of age whose mothers were not vaccinated during pregnancy, and in specific circumstances. In all other cases, infants born to mothers vaccinated during pregnancy (at 22 weeks gestation) receive a two-dose primary series at 3 and 5 months of age. </t>
   </si>
   <si>
     <t>22: starting cohort 2016</t>
   </si>
   <si>
     <t>23: Revaccination every 10 years</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-17 at 03:30.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-02 at 16:02.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -419,51 +419,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2344f45c82b941a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1a1be37227f24977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rff102a06175e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R24e07d0d92624234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Reee723bdf16e4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbd052f1ab9754deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AJ65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>