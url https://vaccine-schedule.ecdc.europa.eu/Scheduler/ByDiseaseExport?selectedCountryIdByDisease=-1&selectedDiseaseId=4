--- v5 (2026-07-02)
+++ v6 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R70b9c1a1aa7547d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rce70d0414b444959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R24e07d0d92624234"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rfa6f2baa90464e13"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Poliomyelitis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -317,51 +317,51 @@
     <t>16: Repeat every 10 years for individuals at risk. Not funded.</t>
   </si>
   <si>
     <t>17: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t>18: Additional polio boosters are needed for people at increased risk. This concerns travelers to countries infected with poliovirus or
 with risk of exposure to poliovirus and people working with poliovirus. Boosters are usually given 10 years after the previous dose.</t>
   </si>
   <si>
     <t>19: For premature infants (born before 33 weeks) or with a birthweight &lt;1500g, a 3+1 schedule is recommended</t>
   </si>
   <si>
     <t>20: Subsequent Tdacp-IPV booster every 10 years</t>
   </si>
   <si>
     <t xml:space="preserve">21: This additional vaccination is recommended only for infants at 2 months of age whose mothers were not vaccinated during pregnancy, and in specific circumstances. In all other cases, infants born to mothers vaccinated during pregnancy (at 22 weeks gestation) receive a two-dose primary series at 3 and 5 months of age. </t>
   </si>
   <si>
     <t>22: starting cohort 2016</t>
   </si>
   <si>
     <t>23: Revaccination every 10 years</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-02 at 16:02.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-19 at 08:29.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -419,51 +419,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R24e07d0d92624234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Reee723bdf16e4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rbd052f1ab9754deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rfa6f2baa90464e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rfbe4c1d28b694ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R306a328ca3bd42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AJ65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>