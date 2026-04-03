--- v2 (2026-01-05)
+++ v3 (2026-04-03)
@@ -1,216 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb24c1346590d46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8642b727a0e340aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R70f454c454084492"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4558fbd23f994164"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Rotavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>ROTA (1 )</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
     <t>ROTA</t>
   </si>
   <si>
     <t>ROTA (2 )</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
+    <t>ROTA (3 )</t>
+  </si>
+  <si>
     <t>Croatia</t>
   </si>
   <si>
+    <t>ROTA (4 )</t>
+  </si>
+  <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
-    <t>ROTA (3 )</t>
+    <t>ROTA (5 )</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
+    <t>ROTA (6 )</t>
+  </si>
+  <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>ROTA (4 )</t>
+    <t>ROTA (7 )</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>RV1</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
+    <t>ROTA (8 )</t>
+  </si>
+  <si>
+    <t>ROTA (9 )</t>
+  </si>
+  <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>ROTA (5 )</t>
+    <t>ROTA (10 )</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>ROTA (6 )</t>
+    <t>ROTA (11 )</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
-    <t>1: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines). Age limit of vaccination either 24 weeks of age (monovalent rotavirus vaccine) or 32 weeks of age (pentavalent rotavirus vaccine)</t>
+    <t>1: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines). Vaccination is recommended for infants from the age of 6 weeks and, depending on the vaccine, should be completed by the age of 24 weeks (monovalent rotavirus vaccine) or 32 weeks (pentavalent rotavirus vaccine) at the latest.
+More information: https://www.sozialministerium.gv.at/impfplan (p. 117ff)</t>
   </si>
   <si>
     <t>2: 3rd dose only for pentavalent rotavirus vaccines</t>
   </si>
   <si>
-    <t>3: Recommended only. Vaccination not funded by the National Health system or health insurance.</t>
-[...11 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-01-05 at 18:02.</t>
+    <t xml:space="preserve">3: Active immunization of children aged 6 to 24 weeks. The vaccination course consists of two doses, with an interval of at least 4 weeks between doses. Vaccine and immunization are covered by National Program for the Prevention of Rotavirus Gastroenteritis </t>
+  </si>
+  <si>
+    <t>4: Vaccination is recommended and funded by Croatian Health Insurance for certain at risk groups (ex, infants born prematurely before the 33rd week of gestation, newborns with congenital heart defects, with congenital metabolic disorders, etc).</t>
+  </si>
+  <si>
+    <t>5: Recommended only. Vaccination not funded by the National Health system or health insurance. 2 or 3 doses/depends on the vaccine used.</t>
+  </si>
+  <si>
+    <t>6: Rotavirus vaccine introduced in 2025, three dose schedule</t>
+  </si>
+  <si>
+    <t>7: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age. This dose applies only to children previously vaccinated with RotaTeq in order to fulfil the vaccination course of three doses. </t>
+  </si>
+  <si>
+    <t>10: Additional information can be found at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/Rotavirus_Recomendaciones2024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11: 3rd dose only indicated when a pentavalent rotavirus vaccine is used. </t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-03 at 18:52.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -265,663 +299,893 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R70f454c454084492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7ce348a4b9c84d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R01dd04221dc24616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4558fbd23f994164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5256f83857a94a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R58d910407b244093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
+    <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="I1" s="2" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="I3" s="3" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
+      <c r="B4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>14</v>
-      </c>
+        <v>15</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>15</v>
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F11" s="1"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" s="1"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>48</v>
+        <v>54</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>49</v>
+        <v>55</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>50</v>
+        <v>56</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="1" t="s">
-[...21 lines deleted...]
-        <v>54</v>
+      <c r="A43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="8" t="s">
-[...11 lines deleted...]
-        <v>57</v>
+      <c r="A46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="10" t="s">
-        <v>55</v>
+      <c r="A48" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="C2:H2"/>
-    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C2:I2"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="B7:I7"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="C27:G27"/>
     <mergeCell ref="B32:G32"/>
-    <mergeCell ref="A35:H35"/>
-[...6 lines deleted...]
-    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A35:I35"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A38:I38"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="A41:I41"/>
+    <mergeCell ref="A42:I42"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="A44:I44"/>
+    <mergeCell ref="A45:I45"/>
+    <mergeCell ref="A46:I46"/>
+    <mergeCell ref="A48:I48"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>