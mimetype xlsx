--- v3 (2026-04-03)
+++ v4 (2026-05-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R8642b727a0e340aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R42c9189417c94613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4558fbd23f994164"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Re1e6ebd4cf0b4b57"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Rotavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   <si>
     <t>4: Vaccination is recommended and funded by Croatian Health Insurance for certain at risk groups (ex, infants born prematurely before the 33rd week of gestation, newborns with congenital heart defects, with congenital metabolic disorders, etc).</t>
   </si>
   <si>
     <t>5: Recommended only. Vaccination not funded by the National Health system or health insurance. 2 or 3 doses/depends on the vaccine used.</t>
   </si>
   <si>
     <t>6: Rotavirus vaccine introduced in 2025, three dose schedule</t>
   </si>
   <si>
     <t>7: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines)</t>
   </si>
   <si>
     <t xml:space="preserve">8: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">9: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age. This dose applies only to children previously vaccinated with RotaTeq in order to fulfil the vaccination course of three doses. </t>
   </si>
   <si>
     <t>10: Additional information can be found at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/Rotavirus_Recomendaciones2024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">11: 3rd dose only indicated when a pentavalent rotavirus vaccine is used. </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-03 at 18:52.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-20 at 04:51.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -299,51 +299,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4558fbd23f994164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5256f83857a94a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R58d910407b244093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Re1e6ebd4cf0b4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re32171c7216e4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd4798ca85f55410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">