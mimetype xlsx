--- v4 (2026-05-20)
+++ v5 (2026-07-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R42c9189417c94613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdc0cc5bf87f64cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Re1e6ebd4cf0b4b57"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R29a7d17bb58c4562"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Rotavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   <si>
     <t>4: Vaccination is recommended and funded by Croatian Health Insurance for certain at risk groups (ex, infants born prematurely before the 33rd week of gestation, newborns with congenital heart defects, with congenital metabolic disorders, etc).</t>
   </si>
   <si>
     <t>5: Recommended only. Vaccination not funded by the National Health system or health insurance. 2 or 3 doses/depends on the vaccine used.</t>
   </si>
   <si>
     <t>6: Rotavirus vaccine introduced in 2025, three dose schedule</t>
   </si>
   <si>
     <t>7: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines)</t>
   </si>
   <si>
     <t xml:space="preserve">8: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">9: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age. This dose applies only to children previously vaccinated with RotaTeq in order to fulfil the vaccination course of three doses. </t>
   </si>
   <si>
     <t>10: Additional information can be found at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/Rotavirus_Recomendaciones2024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">11: 3rd dose only indicated when a pentavalent rotavirus vaccine is used. </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-20 at 04:51.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-04 at 19:48.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -299,51 +299,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Re1e6ebd4cf0b4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re32171c7216e4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd4798ca85f55410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R29a7d17bb58c4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc923ab76c6b64d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2fd39de9dfe64c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">