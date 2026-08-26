--- v5 (2026-07-04)
+++ v6 (2026-08-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdc0cc5bf87f64cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb5cdc06816454904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R29a7d17bb58c4562"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R4fc86f61745f49d1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Rotavirus Infection: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   <si>
     <t>4: Vaccination is recommended and funded by Croatian Health Insurance for certain at risk groups (ex, infants born prematurely before the 33rd week of gestation, newborns with congenital heart defects, with congenital metabolic disorders, etc).</t>
   </si>
   <si>
     <t>5: Recommended only. Vaccination not funded by the National Health system or health insurance. 2 or 3 doses/depends on the vaccine used.</t>
   </si>
   <si>
     <t>6: Rotavirus vaccine introduced in 2025, three dose schedule</t>
   </si>
   <si>
     <t>7: Two or three doses depending on the vaccine used (3rd dose only for pentavalent rotavirus vaccines)</t>
   </si>
   <si>
     <t xml:space="preserve">8: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">9: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age. This dose applies only to children previously vaccinated with RotaTeq in order to fulfil the vaccination course of three doses. </t>
   </si>
   <si>
     <t>10: Additional information can be found at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/Rotavirus_Recomendaciones2024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">11: 3rd dose only indicated when a pentavalent rotavirus vaccine is used. </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-04 at 19:48.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-26 at 19:45.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -299,51 +299,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R29a7d17bb58c4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc923ab76c6b64d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2fd39de9dfe64c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4fc86f61745f49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R27189edf68a44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R0ce144c6a28b4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">