--- v6 (2026-09-06)
+++ v7 (2026-11-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra2b81992d9bb4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd55dd1a5969b46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R842ee95c30a1408a"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R3ddc350aaae642cf"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Hepatitis A: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>15-18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -196,51 +196,51 @@
   <si>
     <t>3: Two doses at 24 and 30 months of age.</t>
   </si>
   <si>
     <t>4: General recommendation for all population. 2 doses, if susceptible and no history of vaccination. Mandatory for specific at-risk groups. Vaccination not funded by the National Health system except at-risk groups.</t>
   </si>
   <si>
     <t>5: For risk-groups only.</t>
   </si>
   <si>
     <t xml:space="preserve">6: Recommended in highly endemic areas </t>
   </si>
   <si>
     <t>7: Recommended in highly endemic areas</t>
   </si>
   <si>
     <t>8: Vaccination of high-risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/27hepatite-a-ultima-atualizacao-23102025_vf-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">9: HAV generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">10: Free of charge for 2 year old children living in poor hygienic conditions or without access to clean drinking water. </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-06 at 13:42.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-11-02 at 07:15.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -298,51 +298,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R842ee95c30a1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R56e5f22ff6b54879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R170387c958674787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R3ddc350aaae642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R5184b355392d4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc6b9157c694843a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>