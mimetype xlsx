--- v3 (2026-01-08)
+++ v4 (2026-04-06)
@@ -1,216 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R939ae6bf0c064528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdbb20f59a0494d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R8478cdeb6e5a4f6e"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R913b8931c3254ebd"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Hepatitis A: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>15-18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>18</t>
   </si>
   <si>
-    <t>&gt;= 19</t>
+    <t>19</t>
+  </si>
+  <si>
+    <t>&gt;= 20</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
     <t>HepA (1 )</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>HepA (2 )</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t>HepA (3 )</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>HepA (4 )</t>
+  </si>
+  <si>
     <t>France</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>HepA</t>
   </si>
   <si>
-    <t>HepA (4 )</t>
-[...1 lines deleted...]
-  <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>HepA (5 )</t>
   </si>
   <si>
     <t>HepA (6 )</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
+    <t>HepA (7 )</t>
+  </si>
+  <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
+    <t>HepA (8 )</t>
+  </si>
+  <si>
+    <t>HepA (9 )</t>
+  </si>
+  <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: For specific risk groups (see detailed information https://www.health.belgium.be/fr/avis-8816-vaccination-de-ladulte-contre-lhepatite-b-fiche )</t>
   </si>
   <si>
-    <t>2: 2 doses at 24 and 30 months of age</t>
+    <t>2: Two doses at 24 and 30 months of age.</t>
   </si>
   <si>
     <t>3: General recommendation for all population. 2 doses, if susceptible and no history of vaccination. Mandatory for specific at-risk groups. Vaccination not funded by the National Health system except at-risk groups.</t>
   </si>
   <si>
-    <t>4: Two doses</t>
+    <t>4: For risk-groups only.</t>
   </si>
   <si>
     <t xml:space="preserve">5: Recommended in highly endemic areas </t>
   </si>
   <si>
     <t>6: Recommended in highly endemic areas</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-01-08 at 00:42.</t>
+    <t>7: Vaccination of high-risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/27hepatite-a-ultima-atualizacao-23102025_vf-pdf.aspx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8: HAV generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9: Free of charge for 2 year old children living in poor hygienic conditions or without access to clean drinking water. </t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-06 at 07:32.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -268,542 +289,738 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R8478cdeb6e5a4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R1ba0a1c3d2fc4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R16382f69fed64efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R913b8931c3254ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc97f61d1aeca4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9b896a7e24e2419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
+    <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
+    <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="I1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="I3" s="3" t="s">
         <v>9</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="1"/>
+      <c r="G5" s="5" t="s">
+        <v>13</v>
+      </c>
       <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C8" s="6" t="s">
         <v>16</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G9" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H9" s="1"/>
+      <c r="H9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>21</v>
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="7" t="s">
+        <v>27</v>
+      </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B19" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="C19" s="5" t="s">
         <v>32</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>41</v>
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H37" s="8" t="s">
-        <v>49</v>
+        <v>53</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H38" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
+      </c>
+      <c r="I39" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H40" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="I40" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="1" t="s">
-[...21 lines deleted...]
-        <v>54</v>
+      <c r="A43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="9" t="s">
-        <v>55</v>
+      <c r="A46" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>56</v>
-[...15 lines deleted...]
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="C2:H2"/>
-[...11 lines deleted...]
-    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:J2"/>
+    <mergeCell ref="G5:J5"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="A36:J36"/>
+    <mergeCell ref="A37:J37"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="A39:J39"/>
+    <mergeCell ref="A40:J40"/>
+    <mergeCell ref="A41:J41"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A43:J43"/>
+    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="A46:J46"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>