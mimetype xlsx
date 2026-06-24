--- v4 (2026-04-06)
+++ v5 (2026-06-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rdbb20f59a0494d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb10385dc12cc43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R913b8931c3254ebd"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf41dc199447d41c2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Hepatitis A: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>15-18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -187,51 +187,51 @@
   <si>
     <t>2: Two doses at 24 and 30 months of age.</t>
   </si>
   <si>
     <t>3: General recommendation for all population. 2 doses, if susceptible and no history of vaccination. Mandatory for specific at-risk groups. Vaccination not funded by the National Health system except at-risk groups.</t>
   </si>
   <si>
     <t>4: For risk-groups only.</t>
   </si>
   <si>
     <t xml:space="preserve">5: Recommended in highly endemic areas </t>
   </si>
   <si>
     <t>6: Recommended in highly endemic areas</t>
   </si>
   <si>
     <t>7: Vaccination of high-risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/27hepatite-a-ultima-atualizacao-23102025_vf-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">8: HAV generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">9: Free of charge for 2 year old children living in poor hygienic conditions or without access to clean drinking water. </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-06 at 07:32.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 05:31.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -289,51 +289,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R913b8931c3254ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc97f61d1aeca4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9b896a7e24e2419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf41dc199447d41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7e3979bc64a44517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R37970e08e2e143ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>