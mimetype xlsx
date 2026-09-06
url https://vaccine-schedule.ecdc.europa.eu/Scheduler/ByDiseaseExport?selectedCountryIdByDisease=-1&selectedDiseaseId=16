--- v5 (2026-06-24)
+++ v6 (2026-09-06)
@@ -1,237 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb10385dc12cc43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra2b81992d9bb4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf41dc199447d41c2"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R842ee95c30a1408a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Hepatitis A: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>15-18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>18</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>&gt;= 20</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
     <t>HepA (1 )</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
+    <t>HepA (2 )</t>
+  </si>
+  <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>HepA (2 )</t>
+    <t>HepA (3 )</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
-    <t>HepA (3 )</t>
+    <t>HepA (4 )</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>HepA (4 )</t>
+    <t>HepA (5 )</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>HepA</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>HepA (5 )</t>
-[...1 lines deleted...]
-  <si>
     <t>HepA (6 )</t>
   </si>
   <si>
+    <t>HepA (7 )</t>
+  </si>
+  <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
-    <t>HepA (7 )</t>
+    <t>HepA (8 )</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
-    <t>HepA (8 )</t>
-[...1 lines deleted...]
-  <si>
     <t>HepA (9 )</t>
   </si>
   <si>
+    <t>HepA (10 )</t>
+  </si>
+  <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: For specific risk groups (see detailed information https://www.health.belgium.be/fr/avis-8816-vaccination-de-ladulte-contre-lhepatite-b-fiche )</t>
   </si>
   <si>
-    <t>2: Two doses at 24 and 30 months of age.</t>
-[...23 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-24 at 05:31.</t>
+    <t>2: Combined immunization against hepatitis A and B is indicated for all persons aged 16 and over who do not have immune protection against both diseases. It is recommended to administer it as early as possible, especially in people at risk of infection or severe disease. More information: https://plusmen.bg/bg/optional/hepatitis</t>
+  </si>
+  <si>
+    <t>3: Two doses at 24 and 30 months of age.</t>
+  </si>
+  <si>
+    <t>4: General recommendation for all population. 2 doses, if susceptible and no history of vaccination. Mandatory for specific at-risk groups. Vaccination not funded by the National Health system except at-risk groups.</t>
+  </si>
+  <si>
+    <t>5: For risk-groups only.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6: Recommended in highly endemic areas </t>
+  </si>
+  <si>
+    <t>7: Recommended in highly endemic areas</t>
+  </si>
+  <si>
+    <t>8: Vaccination of high-risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/27hepatite-a-ultima-atualizacao-23102025_vf-pdf.aspx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9: HAV generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10: Free of charge for 2 year old children living in poor hygienic conditions or without access to clean drinking water. </t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-06 at 13:42.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -289,738 +298,826 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf41dc199447d41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7e3979bc64a44517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R37970e08e2e143ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R842ee95c30a1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R56e5f22ff6b54879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R170387c958674787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J51"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
+    <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>10</v>
       </c>
+      <c r="K3" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>14</v>
-      </c>
+        <v>15</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="I9" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>21</v>
+      </c>
       <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
-      <c r="I15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>60</v>
-[...35 lines deleted...]
-      <c r="A49" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="K44" s="8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="s">
         <v>63</v>
       </c>
+      <c r="B45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="50">
-      <c r="A50" s="10" t="s">
-        <v>62</v>
+      <c r="A50" s="9" t="s">
+        <v>65</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="11" t="s">
-        <v>62</v>
+      <c r="A51" s="10" t="s">
+        <v>65</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="11" t="s">
         <v>65</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="D2:J2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="I9:K9"/>
+    <mergeCell ref="B12:K12"/>
     <mergeCell ref="D15:E15"/>
-    <mergeCell ref="F15:H15"/>
-[...12 lines deleted...]
-    <mergeCell ref="A46:J46"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="D28:K28"/>
+    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A38:K38"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A41:K41"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A47:K47"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>