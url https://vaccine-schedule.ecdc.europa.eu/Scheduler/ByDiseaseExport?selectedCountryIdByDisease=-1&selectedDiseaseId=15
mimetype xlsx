--- v6 (2026-08-24)
+++ v7 (2026-11-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf9fa941f436048ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R4f4b58499ce145d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra11d29a3dede4d89"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rbea4e5e7fcf44629"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Influenza: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
   <si>
     <t xml:space="preserve">32:  https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/the-influenza-vaccine---information-for-the-public/</t>
   </si>
   <si>
     <t xml:space="preserve">33: Recommended as a free vaccine for: children aged 6 months to 18 years, pregnant women, and older adults aged 65+; for individuals aged 19-64 years, a 50% refund. QIV_HD is recommended for individuals aged 60+ as partially funded (50%). </t>
   </si>
   <si>
     <t>34: Recommended to children from 6 to 23 months of age and individuals in medical high-risk groups from 2 to 59 years of age. QIV-HD is funded for people aged 85 years and older. More information is available at: https://www.dgs.pt/ficheiros-de-upload-2013/25-gripe-sazonal-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t>35: For adults aged 45–65 years without chronic medical conditions, the influenza vaccines are 50% reimbursed. For those aged 65 years and above the vaccine is fully reimbursed.</t>
   </si>
   <si>
     <t xml:space="preserve">36: Influenza is recommended and free of charge to children from 6 months to 12 years of age, individuals with specified chronic medical conditions and older adults aged 59 years and older. However, the vaccination is generally recommended and fully funded to the entire population. </t>
   </si>
   <si>
     <t xml:space="preserve">37: Mandatory for persons living in social care/long term facilities. </t>
   </si>
   <si>
     <t>38: Vaccination is also recommended for the specific risk groups (children aged 6–23 months, pregnant women, those with chronic medical conditions, older adults aged 65 years and above).</t>
   </si>
   <si>
     <t>39: One dose for all pregnant women in any trimester of pregnancy and women during the postpartum period (up to 6 months after delivery and who have not been vaccinated during pregnancy). Vaccination is also recommended to specific medical risk groups. More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionGripe_2025_2026.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-24 at 05:47.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-11-05 at 22:52.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -545,51 +545,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra11d29a3dede4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rd201972a59fc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rea0d3ee195af4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rbea4e5e7fcf44629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R24eec6f5573f4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re884c65d28054242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>