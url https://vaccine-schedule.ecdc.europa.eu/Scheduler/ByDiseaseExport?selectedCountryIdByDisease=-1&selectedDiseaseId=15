--- v2 (2026-02-08)
+++ v3 (2026-04-04)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R39cf46f1ccc24b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc70408a5eab64c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R23c381647a98400f"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R95c8cba34c78466e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Influenza: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>11</t>
+    <t>10-11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>&gt;= 65</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>IIV3/LAIV</t>
   </si>
   <si>
     <t>IIV3</t>
   </si>
   <si>
     <t xml:space="preserve">aIIV3 / IIV3-HD  (1 )</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
-    <t>IIV4 (2 )</t>
-[...2 lines deleted...]
-    <t>aIIV/QIV-HD (3 )</t>
+    <t>IIV3 (2 )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aIIV3 / IIV3-HD  (3 )</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>IIV3/LAIV (4 )</t>
   </si>
   <si>
     <t>IIV3/IIV4 (5 )</t>
   </si>
   <si>
     <t>IIV3/IIV4 (6 )</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>IIV3 (7 )</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>IIV4 (8 )</t>
   </si>
@@ -145,325 +145,352 @@
   <si>
     <t>IIV3/TIV-HD (10 )</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>IIV (11 )</t>
   </si>
   <si>
     <t>IIV3 (12 )</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>IIV4 (13 )</t>
   </si>
   <si>
     <t>IIV4</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>IIV4/LAIV (14 )</t>
+    <t>IIV3/LAIV (14 )</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>IIV4 (15 )</t>
-[...2 lines deleted...]
-    <t>IIV4/QIV-HD (16 )</t>
+    <t>IIV3/LAIV (15 )</t>
+  </si>
+  <si>
+    <t>IIV3 (15 )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aIIV3 / IIV3-HD  (15 )</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>IIV3 (17 )</t>
-[...2 lines deleted...]
-    <t>IIV4/aIIV4/QIV-HD (18 )</t>
+    <t>IIV3 (16 )</t>
+  </si>
+  <si>
+    <t>IIV3/aIIV3/IIV3-HD (17 )</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>IIV4 (19 )</t>
+    <t>IIV4 (18 )</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
-    <t>IIV3/LAIV (20 )</t>
-[...2 lines deleted...]
-    <t>IIV3 (20 )</t>
+    <t>IIV3/LAIV (19 )</t>
+  </si>
+  <si>
+    <t>IIV3 (19 )</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>IIV4/LAIV (21 )</t>
-[...2 lines deleted...]
-    <t>IIV4 (22 )</t>
+    <t>IIV/LAIV (20 )</t>
+  </si>
+  <si>
+    <t>IIV (20 )</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>LAIV/IIV3/cIIV3 (23 )</t>
-[...2 lines deleted...]
-    <t>aIIV3/TIV-HD/IIV3 (23 )</t>
+    <t>LAIV/IIV3/cIIV3 (21 )</t>
+  </si>
+  <si>
+    <t>aIIV3/TIV-HD/IIV3 (21 )</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>IIV4/LAIV</t>
-[...5 lines deleted...]
-    <t>QIV-HD</t>
+    <t>IIV4/LAIV (22 )</t>
+  </si>
+  <si>
+    <t>IIV4/LAIV (23 )</t>
+  </si>
+  <si>
+    <t>IIV3-HD</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
+    <t>IIV4 (24 )</t>
+  </si>
+  <si>
     <t>IIV4 (25 )</t>
   </si>
   <si>
-    <t>IIV4 (26 )</t>
-[...1 lines deleted...]
-  <si>
     <t>Lithuania</t>
   </si>
   <si>
+    <t>IIV3 (26 )</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
     <t>IIV3 (27 )</t>
   </si>
   <si>
-    <t>Luxembourg</t>
+    <t>IIV3 (28 )</t>
+  </si>
+  <si>
+    <t>IIV3/TIV-HD (29 )</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
-    <t>IIV4 (28 )</t>
+    <t>IIV4 (30 )</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>IIV (29 )</t>
+    <t>IIV (31 )</t>
+  </si>
+  <si>
+    <t>IIV</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>IIV3/aIIV3 (30 )</t>
+    <t>IIV3/aIIV3 (32 )</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
-    <t>IIV4/QIV-HD (31 )</t>
+    <t>IIV4/QIV-HD (33 )</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
-    <t>IIV4 (32 )</t>
-[...2 lines deleted...]
-    <t>IIV4/QIV-HD (32 )</t>
+    <t>IIV4 (34 )</t>
+  </si>
+  <si>
+    <t>IIV4/QIV-HD (34 )</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>IIV3/IIV4/LAIV</t>
   </si>
   <si>
-    <t>IIV3/IIV4/QIV-HD (33 )</t>
+    <t>IIV3/IIV4/QIV-HD (35 )</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
-    <t>IIV4/LAIV (34 )</t>
+    <t>IIV/LAIV (36 )</t>
+  </si>
+  <si>
+    <t>IIV (37 )</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
-    <t>IIV4 (35 )</t>
+    <t>IIV4 (38 )</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>IIV4/cIIV4/LAIV</t>
-[...2 lines deleted...]
-    <t>IIV4/aIIV4/cIIV4/QIV-HD</t>
+    <t>LAIV/IIV3/cIIV3</t>
+  </si>
+  <si>
+    <t>LAIV/IIV3/cIIV3 (39 )</t>
+  </si>
+  <si>
+    <t>IIV3/aIIV3/cIIV3/TIV-HD</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Footnotes:</t>
   </si>
   <si>
     <t>1: For all &gt;60 years old, aIIV3 (funded) and IIV3-HD (not funded) is recommended. More information: https://impfen.gv.at/impfungen/influenza or https://www.sozialministerium.gv.at/impfplan (p. 54ff)</t>
   </si>
   <si>
     <t xml:space="preserve">2: For HCWs (paid by employer), pregnant women and people with comorbidities (partially reimbursed). </t>
   </si>
   <si>
     <t>3: Partially funded. For persons 65-74y without comorbidities, only aIIV is partially reimbursed. In part of the country (Flanders), the vaccine is provided and administered entirely free of charge for residents of nursing homes.</t>
   </si>
   <si>
     <t>4: Inactivated vaccines are recommended for children over 6 months of age. LAIV is recommended for children over 24 months of age. Vaccines are not funded but vaccine administration is funded by the national health insurance.</t>
   </si>
   <si>
     <t>5: Inactivated vaccines are recommended for all people over 18 years of age. Vaccines are not funded but vaccine administration is funded by the national health insurance only for insured</t>
   </si>
   <si>
     <t xml:space="preserve">6: For people over 65 years of age  influenza and pneumococcal vaccines and administration are free of charge and  funded according to the National programme.</t>
   </si>
   <si>
     <t>7: Children and adolescents that are not at risk can get the influenza vaccine from six months old but it is not funded. Vaccination is recommended and funded by Croatian Health Insurance for all children at risk.</t>
   </si>
   <si>
     <t>8: The vaccine can be given as a specific recommendation for individuals six months to 17 years old with a chronic medical condition.
 https://www.gov.cy/moh/en/national-vaccination-advisory-committee/</t>
   </si>
   <si>
     <t>9: Universal recommendation is given for all age groups but children from six months to five years old belong to the high-risk group. For more information: https://vakcinace.eu/doporuceni-a-stanoviska/doporuceni-ceske-vakcinologicke-spolecnosti-cls-jep-k-ockovani-proti-chripce-4</t>
   </si>
   <si>
     <t>10: For all individuals 65 years old and older is funded from the National Health System</t>
   </si>
   <si>
     <t>11: Vaccination during pregnancy. See https://www.ssi.dk/vaccinationer/vaccination-af-gravide</t>
   </si>
   <si>
     <t xml:space="preserve">12:  In children, there is no general recommendation, only for certain risk groups. More information: https://www.ssi.dk/vaccinationer/influenzavaccination</t>
   </si>
   <si>
     <t xml:space="preserve">13: Vaccination is free for the following groups: residents of welfare institutions, people aged 60 years and older, children aged six months to seven years old, pregnant women, children and adolescents 7–17 years old who have an increased risk of becoming seriously ill due to their health condition (heart and blood vessel diseases, oncological diseases, immunodeficiency, diabetes and obstructive lung disease). </t>
   </si>
   <si>
-    <t>14: more information: https://thl.fi/en/topics/infectious-diseases-and-vaccinations/information-about-vaccinations/vaccination-programme-for-children-and-adults</t>
-[...22 lines deleted...]
-    <t>19: Hungary’s recommendation is for children 6–35 months old with chronic pulmonary, cardiovascular, renal or hepatic disease, metabolic disorders or immunosuppression 
+    <t>14: More information: https://thl.fi</t>
+  </si>
+  <si>
+    <t>15: Annual vaccination in autumn/winter with inactivated high-dose or MF-59 adjuvanted influenza vaccines recommended for persons aged 60 years and older. Annual vaccination with inactivated vaccine recommended for persons 6 months and older with one or more medical condition or underlying disease. Children and adolescents aged 2-17 years can be vaccinated with live attenuated vaccine.</t>
+  </si>
+  <si>
+    <t>16: Since 2024 flu vaccination is recommended to all children between 6 months -5 years of age. In addition, Greece has recommendations for children and adolescents (5-18 years) 
+belonging to high-risk groups. Source: https://www.moh.gov.gr/articles/health/dieythynsh-dhmosias-ygieinhs/metadotika-kai-mh-metadotika-noshmata/c388-egkyklioi/13711-odhgies-gia-thn-epoxikh-griph-2025-2026-ndash-antigripikos-emboliasmos
+</t>
+  </si>
+  <si>
+    <t>17: TIV-HD and aTIV recommended in adults aged &gt;= 65 years.</t>
+  </si>
+  <si>
+    <t>18: Hungary’s recommendation is for children 6–35 months old with chronic pulmonary, cardiovascular, renal or hepatic disease, metabolic disorders or immunosuppression 
 due to disease or treatment</t>
   </si>
   <si>
-    <t>20: Annual vaccination (IIV3 to be re-introduced in 2026 with LAIV-3 for 2-4 year olds from 2026) - funded recommendation.</t>
-[...14 lines deleted...]
-    <t>25: For 6 months to 8 years, vaccination is not recommended for healthy children but is recommended for premature babies (born before gestational week 33 (e.g. &lt;32 weeks and seven days of 
+    <t>19: Annual vaccination (IIV3 to be re-introduced in 2026 with LAIV-3 for 2-4 year olds from 2026) - funded recommendation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20: The national influenza programme offered an influenza vaccine to all aged 60 years and older, all those aged 2-17 years, all healthcare workers, all pregnant women,  all those aged 18 years and older living in long term residential care, anyone aged 6/12 to 2 years or aged 18 years and older with a condition putting them at risk of influenza related complications, all household contacts of those at risk of influenza related complications, all out of home care givers to those at risk of influenza related complications, and people who have regular contact wiht pigs, poultry of waterfowl.  Full information on recommendation is available https://www.hiqa.ie/sites/default/files/NIAC/Immunisation_Guidelines/Chapter_11_Influenza.pdf.
+The inactivated influenza vaccine (IIV) and the Live attenuated influenza vaccine (LAIV) were both trivalent vaccines in 2025/2026 influenza season in Ireland.</t>
+  </si>
+  <si>
+    <t>21: Vaccination is offered free of charge to all children from six months to six years old and adults aged 60 years old and older. From seven yo to 59 years of age, vaccination is offered free of charge to all people with chronic medical conditions.</t>
+  </si>
+  <si>
+    <t>22: One booster vaccine every 12 months or every season.</t>
+  </si>
+  <si>
+    <t>23: Children and adolescents aged 24 months to 17 years with chronic lung or cardiovascular diseases, chronic metabolic or kidney conditions or immunodeficiency, as well as those receiving immunosuppressive therapy or long-term acetylsalicylic acid therapy. Adults with chronic lung or cardiovascular diseases, chronic metabolic or kidney conditions or immunodeficiency, as well as those receiving immunosuppressive therapy and persons with mental illnesses. https://www.spkc.gov.lv/lv/vakcinacija#valsts-apmaksata-vakcinacija-pret-gripu</t>
+  </si>
+  <si>
+    <t>24: For 6 months to 8 years, vaccination is not recommended for healthy children but is recommended for premature babies (born before gestational week 33 (e.g. &lt;32 weeks and seven days of 
 pregnancy) or with a birth weight of less than 1 500g) from the age of six months and for the first two winters after birth. 
 For 6 months to 18 years, vaccination is recommended for children and adolescents with chronic medical conditions.</t>
   </si>
   <si>
-    <t>26: For individuals aged &gt;=18 years, the recommended influenza vaccines are Vaxigrip Tetra®, Fluarix Tetra®, Influvac Tetra®, and Flucelvax Tetra®. The same vaccines (Vaxigrip Tetra®, Fluarix Tetra®, Influvac Tetra®, Flucelvax Tetra®) are also recommended for those aged &gt;=50, &gt;=55, &gt;=59, and &gt;=60 years. For individuals aged &gt;=65 years, the recommended vaccine is Efluelda®.</t>
-[...30 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-02-08 at 23:37.</t>
+    <t>25: For individuals aged &gt;=18 years, the recommended influenza vaccines are Vaxigrip Tetra®, Fluarix Tetra®, Influvac Tetra®, and Flucelvax Tetra®. The same vaccines (Vaxigrip Tetra®, Fluarix Tetra®, Influvac Tetra®, Flucelvax Tetra®) are also recommended for those aged &gt;=50, &gt;=55, &gt;=59, and &gt;=60 years. For individuals aged &gt;=65 years, the recommended vaccine is Efluelda®.</t>
+  </si>
+  <si>
+    <t>26: Vaccination is recommended for children 2 to 7 years old, for persons 65 years of age and older and risk groups persons (with underlying conditions, pregnant women, health care workers, medical students).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27: Seasonal influenza vaccination  is recommended for specific risk groups including pregnant individuals and those at higher risk of severe disease (e.g., immunocompromised)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28: Seasonal influenza vaccination  is recommended for specific risk groups including pregnant individuals and those at higher risk of severe disease (e.g., immunocompromised).</t>
+  </si>
+  <si>
+    <t>29: The highly dosed influenza vaccine is recommended for individuals aged 65+</t>
+  </si>
+  <si>
+    <t>30: Recommended for this age group, but available for free to everyone aged 6 months and older.</t>
+  </si>
+  <si>
+    <t>31: Indicated to individuals in medical high risk groups of 6 months of age and older and in pregnant women. More information available at: https://lci.rivm.nl/factsheets/influenzavaccinatie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32:  https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/the-influenza-vaccine---information-for-the-public/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33: Recommended as a free vaccine for: children aged 6 months to 18 years, pregnant women, and older adults aged 65+; for individuals aged 19-64 years, a 50% refund. QIV_HD is recommended for individuals aged 60+ as partially funded (50%). </t>
+  </si>
+  <si>
+    <t>34: Recommended to children from 6 to 23 months of age and individuals in medical high-risk groups from 2 to 59 years of age. QIV-HD is funded for people aged 85 years and older. More information is available at: https://www.dgs.pt/ficheiros-de-upload-2013/25-gripe-sazonal-ultima-atualizacao-28112025-pdf.aspx</t>
+  </si>
+  <si>
+    <t>35: For adults aged 45–65 years without chronic medical conditions, the influenza vaccines are 50% reimbursed. For those aged 65 years and above the vaccine is fully reimbursed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36: Influenza is recommended and free of charge to children from 6 months to 12 years of age, individuals with specified chronic medical conditions and older adults aged 59 years and older. However, the vaccination is generally recommended and fully funded to the entire population. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">37: Mandatory for persons living in social care/long term facilities. </t>
+  </si>
+  <si>
+    <t>38: Vaccination is also recommended for the specific risk groups (children aged 6–23 months, pregnant women, those with chronic medical conditions, older adults aged 65 years and above).</t>
+  </si>
+  <si>
+    <t>39: One dose for all pregnant women in any trimester of pregnancy and women during the postpartum period (up to 6 months after delivery and who have not been vaccinated during pregnancy). Vaccination is also recommended to specific medical risk groups. More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionGripe_2025_2026.pdf</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-04 at 04:33.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -518,56 +545,56 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R23c381647a98400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2251659293b4486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rf26e3ffde8124e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R95c8cba34c78466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R60a50e7800334fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcca1729969ed47b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T77"/>
+  <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>
     <col min="16" max="16" width="13.17" customWidth="1" style="1"/>
     <col min="17" max="17" width="13.17" customWidth="1" style="1"/>
     <col min="18" max="18" width="13.17" customWidth="1" style="1"/>
     <col min="19" max="19" width="13.17" customWidth="1" style="1"/>
   </cols>
@@ -893,2912 +920,3241 @@
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="R11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
+      <c r="J12" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
       <c r="T12" s="5" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="T13" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
+      <c r="M14" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
       <c r="R14" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
+      <c r="G15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
       <c r="R15" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="R16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="R18" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="R19" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
       <c r="R20" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>75</v>
-      </c>
+        <v>76</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="N23" s="1"/>
+      <c r="O23" s="1"/>
+      <c r="P23" s="1"/>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
       <c r="T23" s="5" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="P24" s="5" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="5" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M26" s="6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="5" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="5" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="6" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="5" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="5" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="Q30" s="5" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C31" s="1"/>
       <c r="T31" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
+      <c r="G32" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="H32" s="1"/>
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+      <c r="N32" s="1"/>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="1"/>
       <c r="R32" s="5" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1"/>
+      <c r="P33" s="1"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
       <c r="T33" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="R35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="K36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="L36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="N36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="P36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="Q36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="R36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="S36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="T36" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="K37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="L37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="M37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="O37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="P37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="Q37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="R37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="S37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="T37" s="7" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="K38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="L38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="M38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="N38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="O38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="P38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="Q38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="R38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="S38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="T38" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="K39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="L39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="M39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="N39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="O39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="P39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="Q39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="R39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="S39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="T39" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="K40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="M40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="N40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="O40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="P40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="Q40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="R40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="S40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="T40" s="7" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="K41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="L41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="N41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="P41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="Q41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="R41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="S41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="T41" s="7" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="K42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="L42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="M42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="P42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="Q42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="R42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="S42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="T42" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="K43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="L43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="N43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="O43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="P43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="Q43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="R43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="S43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="T43" s="7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="G44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="L44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="M44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="N44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="O44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="P44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Q44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="R44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="S44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="T44" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="K45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="M45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="N45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="O45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="P45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="Q45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="R45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="S45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="T45" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="K46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="L46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="M46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="N46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="O46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="P46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="Q46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="R46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="S46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="T46" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="K47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="L47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="M47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="N47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="O47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="P47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="Q47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="R47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="S47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="T47" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="K48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="L48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="M48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="N48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="O48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="P48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="Q48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="R48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="S48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="T48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="K49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="N49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="O49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="P49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="Q49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="R49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="T49" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="K50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="M50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="N50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="P50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="Q50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="R50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="S50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="T50" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="K51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="L51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="M51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="N51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="O51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="P51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="Q51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="R51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="S51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="T51" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="K52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="L52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="N52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="O52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="P52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="Q52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="R52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="S52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="T52" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="J53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="K53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="L53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="M53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="N53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="O53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="P53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="Q53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="R53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="S53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="T53" s="7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="K54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="L54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="M54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="N54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="O54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="P54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="Q54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="R54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="S54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="T54" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="J55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="K55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="L55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="M55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="N55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="O55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="P55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="Q55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="R55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="S55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="T55" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="K56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="L56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="M56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="O56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="P56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="Q56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="R56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="S56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="T56" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="K57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="L57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="M57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="N57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="O57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="P57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="Q57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="R57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="S57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="T57" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="K58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="L58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="M58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="N58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="O58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="P58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="Q58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="R58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="S58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="T58" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="G59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="K59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="L59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="M59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="N59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="O59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="Q59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="R59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="S59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="T59" s="7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="G60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="K60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="L60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="M60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="N60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="O60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="P60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="Q60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="R60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="S60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="T60" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="G61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="J61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="K61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="L61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="M61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="N61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="O61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="P61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="R61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="S61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="T61" s="7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="G62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="K62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="L62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="M62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="O62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="P62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="Q62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="R62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="S62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="T62" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="K63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="L63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="M63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="N63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="O63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="P63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="Q63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="R63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="S63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="T63" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="G64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="K64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="L64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="M64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="N64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="O64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="P64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="Q64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="R64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="S64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="T64" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="K65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="L65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="M65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="N65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="O65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="P65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="Q65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="R65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="S65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="T65" s="7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="K66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="L66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="M66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="N66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="O66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="P66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="Q66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="R66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="S66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="T66" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="K67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="M67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="N67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="O67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="P67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="Q67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="R67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="S67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="T67" s="7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="K68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="L68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="N68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="O68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="P68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="Q68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="R68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="S68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="T68" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="J69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="K69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="L69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="M69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="N69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="O69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="P69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="Q69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="R69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="S69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="T69" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="J70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="K70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="L70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="M70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="N70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="O70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="P70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="Q70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="R70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="S70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="T70" s="7" t="s">
-        <v>133</v>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="K71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="L71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="M71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="N71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="O71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="P71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="R71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="S71" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="T71" s="7" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="1" t="s">
-[...65 lines deleted...]
-        <v>136</v>
+      <c r="A72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="M72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="N72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="O72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="P72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="R72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="S72" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="T72" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="K73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="L73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="M73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="N73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="O73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="P73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="R73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="S73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="T73" s="7" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="I74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="L74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="M74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="N74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="O74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="P74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="R74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="S74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="T74" s="7" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="9" t="s">
-        <v>135</v>
+      <c r="A76" s="1" t="s">
+        <v>145</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>137</v>
-[...7 lines deleted...]
-        <v>138</v>
+        <v>145</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="P76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="R76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:T2"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="M4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="B5:S5"/>
     <mergeCell ref="B6:L6"/>
     <mergeCell ref="M6:S6"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="O9:T9"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="R11:T11"/>
     <mergeCell ref="B12:G12"/>
+    <mergeCell ref="J12:S12"/>
     <mergeCell ref="D13:M13"/>
     <mergeCell ref="B14:L14"/>
+    <mergeCell ref="M14:Q14"/>
     <mergeCell ref="R14:T14"/>
     <mergeCell ref="B15:F15"/>
+    <mergeCell ref="G15:O15"/>
     <mergeCell ref="R15:T15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="R16:T16"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="K17:Q17"/>
     <mergeCell ref="R17:T17"/>
     <mergeCell ref="B18:L18"/>
     <mergeCell ref="R18:T18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="R19:T19"/>
     <mergeCell ref="B20:C20"/>
-    <mergeCell ref="D20:L20"/>
+    <mergeCell ref="D20:N20"/>
     <mergeCell ref="R20:T20"/>
     <mergeCell ref="B21:M21"/>
     <mergeCell ref="N21:T21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:H22"/>
     <mergeCell ref="I22:S22"/>
+    <mergeCell ref="D23:L23"/>
+    <mergeCell ref="M23:S23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="P24:T24"/>
     <mergeCell ref="B25:Q25"/>
     <mergeCell ref="R25:T25"/>
     <mergeCell ref="M26:S26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="N27:T27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:Q28"/>
     <mergeCell ref="R28:T28"/>
     <mergeCell ref="B29:M29"/>
     <mergeCell ref="N29:T29"/>
     <mergeCell ref="B30:K30"/>
     <mergeCell ref="Q30:T30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:F32"/>
+    <mergeCell ref="G32:Q32"/>
     <mergeCell ref="R32:T32"/>
-    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B33:S33"/>
     <mergeCell ref="A35:T35"/>
     <mergeCell ref="A36:T36"/>
     <mergeCell ref="A37:T37"/>
     <mergeCell ref="A38:T38"/>
     <mergeCell ref="A39:T39"/>
     <mergeCell ref="A40:T40"/>
     <mergeCell ref="A41:T41"/>
     <mergeCell ref="A42:T42"/>
     <mergeCell ref="A43:T43"/>
     <mergeCell ref="A44:T44"/>
     <mergeCell ref="A45:T45"/>
     <mergeCell ref="A46:T46"/>
     <mergeCell ref="A47:T47"/>
     <mergeCell ref="A48:T48"/>
     <mergeCell ref="A49:T49"/>
     <mergeCell ref="A50:T50"/>
     <mergeCell ref="A51:T51"/>
     <mergeCell ref="A52:T52"/>
     <mergeCell ref="A53:T53"/>
     <mergeCell ref="A54:T54"/>
     <mergeCell ref="A55:T55"/>
     <mergeCell ref="A56:T56"/>
     <mergeCell ref="A57:T57"/>
     <mergeCell ref="A58:T58"/>
     <mergeCell ref="A59:T59"/>
     <mergeCell ref="A60:T60"/>
     <mergeCell ref="A61:T61"/>
     <mergeCell ref="A62:T62"/>
     <mergeCell ref="A63:T63"/>
     <mergeCell ref="A64:T64"/>
     <mergeCell ref="A65:T65"/>
     <mergeCell ref="A66:T66"/>
     <mergeCell ref="A67:T67"/>
     <mergeCell ref="A68:T68"/>
     <mergeCell ref="A69:T69"/>
     <mergeCell ref="A70:T70"/>
+    <mergeCell ref="A71:T71"/>
     <mergeCell ref="A72:T72"/>
+    <mergeCell ref="A73:T73"/>
+    <mergeCell ref="A74:T74"/>
+    <mergeCell ref="A76:T76"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>