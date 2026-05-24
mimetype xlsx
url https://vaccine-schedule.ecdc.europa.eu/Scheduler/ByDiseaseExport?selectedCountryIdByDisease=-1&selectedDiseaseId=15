--- v3 (2026-04-04)
+++ v4 (2026-05-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc70408a5eab64c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R66d4e2d62cf24966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R95c8cba34c78466e"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra1ae97b709244ff4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Influenza: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
   <si>
     <t xml:space="preserve">32:  https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/the-influenza-vaccine---information-for-the-public/</t>
   </si>
   <si>
     <t xml:space="preserve">33: Recommended as a free vaccine for: children aged 6 months to 18 years, pregnant women, and older adults aged 65+; for individuals aged 19-64 years, a 50% refund. QIV_HD is recommended for individuals aged 60+ as partially funded (50%). </t>
   </si>
   <si>
     <t>34: Recommended to children from 6 to 23 months of age and individuals in medical high-risk groups from 2 to 59 years of age. QIV-HD is funded for people aged 85 years and older. More information is available at: https://www.dgs.pt/ficheiros-de-upload-2013/25-gripe-sazonal-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t>35: For adults aged 45–65 years without chronic medical conditions, the influenza vaccines are 50% reimbursed. For those aged 65 years and above the vaccine is fully reimbursed.</t>
   </si>
   <si>
     <t xml:space="preserve">36: Influenza is recommended and free of charge to children from 6 months to 12 years of age, individuals with specified chronic medical conditions and older adults aged 59 years and older. However, the vaccination is generally recommended and fully funded to the entire population. </t>
   </si>
   <si>
     <t xml:space="preserve">37: Mandatory for persons living in social care/long term facilities. </t>
   </si>
   <si>
     <t>38: Vaccination is also recommended for the specific risk groups (children aged 6–23 months, pregnant women, those with chronic medical conditions, older adults aged 65 years and above).</t>
   </si>
   <si>
     <t>39: One dose for all pregnant women in any trimester of pregnancy and women during the postpartum period (up to 6 months after delivery and who have not been vaccinated during pregnancy). Vaccination is also recommended to specific medical risk groups. More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionGripe_2025_2026.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-04 at 04:33.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-24 at 15:56.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -545,51 +545,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R95c8cba34c78466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R60a50e7800334fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcca1729969ed47b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra1ae97b709244ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R22d72e8219e14a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R852435d84e9a4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>