--- v4 (2026-05-24)
+++ v5 (2026-07-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R66d4e2d62cf24966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc675256fefcc467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra1ae97b709244ff4"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R136d1fe37c684490"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Influenza: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
   <si>
     <t xml:space="preserve">32:  https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/the-influenza-vaccine---information-for-the-public/</t>
   </si>
   <si>
     <t xml:space="preserve">33: Recommended as a free vaccine for: children aged 6 months to 18 years, pregnant women, and older adults aged 65+; for individuals aged 19-64 years, a 50% refund. QIV_HD is recommended for individuals aged 60+ as partially funded (50%). </t>
   </si>
   <si>
     <t>34: Recommended to children from 6 to 23 months of age and individuals in medical high-risk groups from 2 to 59 years of age. QIV-HD is funded for people aged 85 years and older. More information is available at: https://www.dgs.pt/ficheiros-de-upload-2013/25-gripe-sazonal-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t>35: For adults aged 45–65 years without chronic medical conditions, the influenza vaccines are 50% reimbursed. For those aged 65 years and above the vaccine is fully reimbursed.</t>
   </si>
   <si>
     <t xml:space="preserve">36: Influenza is recommended and free of charge to children from 6 months to 12 years of age, individuals with specified chronic medical conditions and older adults aged 59 years and older. However, the vaccination is generally recommended and fully funded to the entire population. </t>
   </si>
   <si>
     <t xml:space="preserve">37: Mandatory for persons living in social care/long term facilities. </t>
   </si>
   <si>
     <t>38: Vaccination is also recommended for the specific risk groups (children aged 6–23 months, pregnant women, those with chronic medical conditions, older adults aged 65 years and above).</t>
   </si>
   <si>
     <t>39: One dose for all pregnant women in any trimester of pregnancy and women during the postpartum period (up to 6 months after delivery and who have not been vaccinated during pregnancy). Vaccination is also recommended to specific medical risk groups. More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionGripe_2025_2026.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-24 at 15:56.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-09 at 12:48.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -545,51 +545,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra1ae97b709244ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R22d72e8219e14a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R852435d84e9a4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R136d1fe37c684490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R22d2860ba77f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8ff7edbb657448d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>