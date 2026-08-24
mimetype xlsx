--- v5 (2026-07-09)
+++ v6 (2026-08-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rc675256fefcc467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf9fa941f436048ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R136d1fe37c684490"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Ra11d29a3dede4d89"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Influenza: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
   <si>
     <t xml:space="preserve">32:  https://www.fhi.no/en/va/vaccines-for-adults/vaccines-in-the-adult-immunisation-programme/vaccines-in-the-adult-immunisation-programme/the-influenza-vaccine---information-for-the-public/</t>
   </si>
   <si>
     <t xml:space="preserve">33: Recommended as a free vaccine for: children aged 6 months to 18 years, pregnant women, and older adults aged 65+; for individuals aged 19-64 years, a 50% refund. QIV_HD is recommended for individuals aged 60+ as partially funded (50%). </t>
   </si>
   <si>
     <t>34: Recommended to children from 6 to 23 months of age and individuals in medical high-risk groups from 2 to 59 years of age. QIV-HD is funded for people aged 85 years and older. More information is available at: https://www.dgs.pt/ficheiros-de-upload-2013/25-gripe-sazonal-ultima-atualizacao-28112025-pdf.aspx</t>
   </si>
   <si>
     <t>35: For adults aged 45–65 years without chronic medical conditions, the influenza vaccines are 50% reimbursed. For those aged 65 years and above the vaccine is fully reimbursed.</t>
   </si>
   <si>
     <t xml:space="preserve">36: Influenza is recommended and free of charge to children from 6 months to 12 years of age, individuals with specified chronic medical conditions and older adults aged 59 years and older. However, the vaccination is generally recommended and fully funded to the entire population. </t>
   </si>
   <si>
     <t xml:space="preserve">37: Mandatory for persons living in social care/long term facilities. </t>
   </si>
   <si>
     <t>38: Vaccination is also recommended for the specific risk groups (children aged 6–23 months, pregnant women, those with chronic medical conditions, older adults aged 65 years and above).</t>
   </si>
   <si>
     <t>39: One dose for all pregnant women in any trimester of pregnancy and women during the postpartum period (up to 6 months after delivery and who have not been vaccinated during pregnancy). Vaccination is also recommended to specific medical risk groups. More information: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/gripe_covid19/docs/recomendacionesVacunacionGripe_2025_2026.pdf</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-09 at 12:48.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-24 at 05:47.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -545,51 +545,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R136d1fe37c684490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R22d2860ba77f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8ff7edbb657448d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Ra11d29a3dede4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rd201972a59fc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rea0d3ee195af4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>