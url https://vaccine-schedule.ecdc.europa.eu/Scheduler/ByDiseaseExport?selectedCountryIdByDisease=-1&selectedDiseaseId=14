--- v4 (2026-03-03)
+++ v5 (2026-04-18)
@@ -1,83 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R917085659fc9466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R20a9cc63650c410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R13d9c7ffeb624285"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9e3c3034760d48c0"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Tuberculosis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>5</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>Austria</t>
   </si>
   <si>
     <t xml:space="preserve">Belgium  </t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>BCG (1 )</t>
   </si>
   <si>
     <t>BCG (2 )</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>BCG (3 )</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>BCG (4 )</t>
@@ -97,56 +100,56 @@
   <si>
     <t>BCG (6 )</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>BCG (7 )</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>BCG (8 )</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>BCG (9 )</t>
   </si>
   <si>
+    <t>BCG</t>
+  </si>
+  <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>BCG</t>
-[...1 lines deleted...]
-  <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>BCG (10 )</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>BCG (11 )</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Luxembourg</t>
@@ -232,71 +235,70 @@
   <si>
     <t>7: For specific at risk-groups only (to be given at the earliest age) Vaccine can be given up til 7 years of age.</t>
   </si>
   <si>
     <t xml:space="preserve">8: Only recommended for children at high-risk of tuberculosis. Please refer to original document for detailled information on risk-groups. </t>
   </si>
   <si>
     <t>9: Vaccination is also recommended for infants and children up to the age of 5 years who belong to an increased risk groups and who have not been previously vaccinated</t>
   </si>
   <si>
     <t xml:space="preserve">10: From 12 hours of life. 	If the vaccine is given at the age of two months, a tuberculin test is performed prior to vaccination</t>
   </si>
   <si>
     <t>11: for newborns and infants under 12 months, if their parents are from countries with high TB prevalence</t>
   </si>
   <si>
     <t>12: Free of charge only for children in defined at-risk groups.</t>
   </si>
   <si>
     <t xml:space="preserve">13:  Only given on specific indications. More information available at: https://www.rivm.nl/cpt/richtlijnen-preventie/bcg-vaccinatie</t>
   </si>
   <si>
     <t>14: Specific at-risk groups only</t>
   </si>
   <si>
-    <t>15: Administration within 24 hours after birth</t>
+    <t>15: Administration within 24 hours after birth or before the child is discharged from the hospital.</t>
   </si>
   <si>
     <t>16: Recommended to children under 6 years of age (up to 5 years and 364 days) belonging to risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/40-tuberculose-pdf.aspx</t>
   </si>
   <si>
     <t>17: Administration during the 2-7 days after delivery</t>
   </si>
   <si>
     <t xml:space="preserve">18:  Free of charge for contacts of a confirmed case. </t>
   </si>
   <si>
     <t>19: Newborn infants of immigrant families who moved to Slovenia from countries with a high incidence of tuberculosis in the last 5 years</t>
   </si>
   <si>
-    <t xml:space="preserve">20: BCG vaccination is recommended for children up to 6 years of age  who are at increased risk of being infected with TB according to the following criteria:
-[...4 lines deleted...]
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-03 at 22:36.</t>
+    <t>20: As of May 2025, vaccination against tuberculosis is included in the Swedish national vaccination program for certain children, and thus funded by the state. BCG vaccination should be given at 6 weeks of age, or thereafter (up to 6 years of age) to children who are at increased risk of being infected with TB, because of having a household contact with origin from a country with increased or high TB incidence. For more information: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/vaccinationsprogram-for-riskgrupper/vaccinationsprogram-for-riskgrupper-mot-tuberkulos/
+BCG-vaccination is recommended (and usually financed by the region) for children up to 18 years of age with current TB in a close relative or household contact and those planning a longer stay (more than three months) in a country or area with high TB prevalence, if the child comes into close contact with the local population. For more information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-for-preventiva-insatser-mot-tuberkulos-halsokontroll-smittsparning-och-vaccination/ .</t>
+  </si>
+  <si>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-18 at 03:26.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -354,976 +356,1224 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R13d9c7ffeb624285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9129ee3bf6544c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re03ef9d832bb483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9e3c3034760d48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R24074971af9c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9200fd211b4a4602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
+    <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
+    <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
+    <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="I1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="1"/>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="1"/>
       <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="3" t="s">
         <v>9</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="6" t="s">
-        <v>14</v>
+      <c r="F6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" s="1"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>30</v>
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D25" s="7" t="s">
         <v>45</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>60</v>
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="I39" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H40" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
+      </c>
+      <c r="I40" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H42" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H43" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H44" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H45" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H46" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="I46" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="J46" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="K46" s="8" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H47" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
+      </c>
+      <c r="I47" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="J47" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H48" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H49" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H50" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H51" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="I51" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H52" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H53" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="I53" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H54" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="D2:E2"/>
-    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="G2:K2"/>
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="B13:H13"/>
-[...22 lines deleted...]
-    <mergeCell ref="A57:H57"/>
+    <mergeCell ref="B13:J13"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="H33:K33"/>
+    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A38:K38"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A41:K41"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A53:K53"/>
+    <mergeCell ref="A54:K54"/>
+    <mergeCell ref="A55:K55"/>
+    <mergeCell ref="A57:K57"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>