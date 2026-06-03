--- v5 (2026-04-18)
+++ v6 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R20a9cc63650c410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R99e5ffac0e6c4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9e3c3034760d48c0"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Refad9b8f975b4be7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Tuberculosis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -254,51 +254,51 @@
     <t xml:space="preserve">13:  Only given on specific indications. More information available at: https://www.rivm.nl/cpt/richtlijnen-preventie/bcg-vaccinatie</t>
   </si>
   <si>
     <t>14: Specific at-risk groups only</t>
   </si>
   <si>
     <t>15: Administration within 24 hours after birth or before the child is discharged from the hospital.</t>
   </si>
   <si>
     <t>16: Recommended to children under 6 years of age (up to 5 years and 364 days) belonging to risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/40-tuberculose-pdf.aspx</t>
   </si>
   <si>
     <t>17: Administration during the 2-7 days after delivery</t>
   </si>
   <si>
     <t xml:space="preserve">18:  Free of charge for contacts of a confirmed case. </t>
   </si>
   <si>
     <t>19: Newborn infants of immigrant families who moved to Slovenia from countries with a high incidence of tuberculosis in the last 5 years</t>
   </si>
   <si>
     <t>20: As of May 2025, vaccination against tuberculosis is included in the Swedish national vaccination program for certain children, and thus funded by the state. BCG vaccination should be given at 6 weeks of age, or thereafter (up to 6 years of age) to children who are at increased risk of being infected with TB, because of having a household contact with origin from a country with increased or high TB incidence. For more information: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/vaccinationsprogram-for-riskgrupper/vaccinationsprogram-for-riskgrupper-mot-tuberkulos/
 BCG-vaccination is recommended (and usually financed by the region) for children up to 18 years of age with current TB in a close relative or household contact and those planning a longer stay (more than three months) in a country or area with high TB prevalence, if the child comes into close contact with the local population. For more information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-for-preventiva-insatser-mot-tuberkulos-halsokontroll-smittsparning-och-vaccination/ .</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-18 at 03:26.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-03 at 07:55.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -356,51 +356,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9e3c3034760d48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R24074971af9c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9200fd211b4a4602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Refad9b8f975b4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7f4d88e1a0074fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2120a80b756c49dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>