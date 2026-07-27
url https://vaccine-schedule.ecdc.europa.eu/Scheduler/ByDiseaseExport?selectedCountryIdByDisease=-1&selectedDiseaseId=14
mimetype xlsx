--- v6 (2026-06-03)
+++ v7 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R99e5ffac0e6c4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R495304b348f94918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Refad9b8f975b4be7"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc1ec2c3f14624010"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Tuberculosis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -254,51 +254,51 @@
     <t xml:space="preserve">13:  Only given on specific indications. More information available at: https://www.rivm.nl/cpt/richtlijnen-preventie/bcg-vaccinatie</t>
   </si>
   <si>
     <t>14: Specific at-risk groups only</t>
   </si>
   <si>
     <t>15: Administration within 24 hours after birth or before the child is discharged from the hospital.</t>
   </si>
   <si>
     <t>16: Recommended to children under 6 years of age (up to 5 years and 364 days) belonging to risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/40-tuberculose-pdf.aspx</t>
   </si>
   <si>
     <t>17: Administration during the 2-7 days after delivery</t>
   </si>
   <si>
     <t xml:space="preserve">18:  Free of charge for contacts of a confirmed case. </t>
   </si>
   <si>
     <t>19: Newborn infants of immigrant families who moved to Slovenia from countries with a high incidence of tuberculosis in the last 5 years</t>
   </si>
   <si>
     <t>20: As of May 2025, vaccination against tuberculosis is included in the Swedish national vaccination program for certain children, and thus funded by the state. BCG vaccination should be given at 6 weeks of age, or thereafter (up to 6 years of age) to children who are at increased risk of being infected with TB, because of having a household contact with origin from a country with increased or high TB incidence. For more information: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/vaccinationsprogram-for-riskgrupper/vaccinationsprogram-for-riskgrupper-mot-tuberkulos/
 BCG-vaccination is recommended (and usually financed by the region) for children up to 18 years of age with current TB in a close relative or household contact and those planning a longer stay (more than three months) in a country or area with high TB prevalence, if the child comes into close contact with the local population. For more information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-for-preventiva-insatser-mot-tuberkulos-halsokontroll-smittsparning-och-vaccination/ .</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-03 at 07:55.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-27 at 14:26.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -356,51 +356,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Refad9b8f975b4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R7f4d88e1a0074fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2120a80b756c49dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc1ec2c3f14624010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb8e1d34858b64f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7fe2ad8d58ee45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>