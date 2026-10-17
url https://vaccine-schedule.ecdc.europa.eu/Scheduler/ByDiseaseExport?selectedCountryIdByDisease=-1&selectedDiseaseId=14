--- v7 (2026-07-27)
+++ v8 (2026-10-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R495304b348f94918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R16da26fe89da4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc1ec2c3f14624010"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R64b132625fd84b0b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Tuberculosis: Recommended vaccinations</t>
   </si>
   <si>
     <t>Birth</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -254,51 +254,51 @@
     <t xml:space="preserve">13:  Only given on specific indications. More information available at: https://www.rivm.nl/cpt/richtlijnen-preventie/bcg-vaccinatie</t>
   </si>
   <si>
     <t>14: Specific at-risk groups only</t>
   </si>
   <si>
     <t>15: Administration within 24 hours after birth or before the child is discharged from the hospital.</t>
   </si>
   <si>
     <t>16: Recommended to children under 6 years of age (up to 5 years and 364 days) belonging to risk groups. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/40-tuberculose-pdf.aspx</t>
   </si>
   <si>
     <t>17: Administration during the 2-7 days after delivery</t>
   </si>
   <si>
     <t xml:space="preserve">18:  Free of charge for contacts of a confirmed case. </t>
   </si>
   <si>
     <t>19: Newborn infants of immigrant families who moved to Slovenia from countries with a high incidence of tuberculosis in the last 5 years</t>
   </si>
   <si>
     <t>20: As of May 2025, vaccination against tuberculosis is included in the Swedish national vaccination program for certain children, and thus funded by the state. BCG vaccination should be given at 6 weeks of age, or thereafter (up to 6 years of age) to children who are at increased risk of being infected with TB, because of having a household contact with origin from a country with increased or high TB incidence. For more information: https://www.folkhalsomyndigheten.se/vara-amnesomraden/vaccinationer/nationella-vaccinationsprogram/vaccinationsprogram-for-riskgrupper/vaccinationsprogram-for-riskgrupper-mot-tuberkulos/
 BCG-vaccination is recommended (and usually financed by the region) for children up to 18 years of age with current TB in a close relative or household contact and those planning a longer stay (more than three months) in a country or area with high TB prevalence, if the child comes into close contact with the local population. For more information: https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-for-preventiva-insatser-mot-tuberkulos-halsokontroll-smittsparning-och-vaccination/ .</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-27 at 14:26.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-10-17 at 12:17.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -356,51 +356,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc1ec2c3f14624010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb8e1d34858b64f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7fe2ad8d58ee45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R64b132625fd84b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R9d1b18457c744985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4a28e374676b4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>