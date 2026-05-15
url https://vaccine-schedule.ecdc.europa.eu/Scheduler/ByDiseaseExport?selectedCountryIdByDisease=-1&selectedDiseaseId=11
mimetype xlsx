--- v3 (2026-03-30)
+++ v4 (2026-05-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R3b33775d447c4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R87446f1ad3214d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R52da58d0649d4617"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb1d3d365b2994062"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Varicella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>9: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">10: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>11: Catch-up (2 doses at least 4 weeks apart) in young adults (&lt;40 years of age) with no history of past infection.</t>
   </si>
   <si>
     <t xml:space="preserve">12: Varicella vaccination is mandatory only for people under 19 years of age from risk groups (with immune disorders), for people under 19 years of age in their environment and for children staying in orphanages and different nurseries and nursing and care facilities. </t>
   </si>
   <si>
     <t xml:space="preserve">13: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">14: MMRV vaccine is used
 https://nijz.si/nalezljive-bolezni/cepljenje/navodila-in-priporocila-za-cepljenje/ </t>
   </si>
   <si>
     <t xml:space="preserve">15: Using MMRV vaccine. Second dose will be administered at 3 years of age (from 2027 onwards) starting with birth cohort that received a first dose of MMRV vaccine in 2025.  </t>
   </si>
   <si>
     <t>16: Two doses recommended at 4+ week-interval (preferably 8 weeks) to individuals with no documented history of disease and no documented prior vaccination (in the case of adults, vaccination is recommended if IgG serology for varicella is negative).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-30 at 17:53.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-15 at 03:28.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -378,51 +378,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R52da58d0649d4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R19c90bc84d6848d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R91e60d03ba054e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb1d3d365b2994062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R62d4ea3a464144f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4efcecc20e8245e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AA58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>