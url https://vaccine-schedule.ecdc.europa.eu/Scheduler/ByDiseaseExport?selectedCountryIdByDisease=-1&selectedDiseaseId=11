--- v4 (2026-05-15)
+++ v5 (2026-06-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R87446f1ad3214d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd4063352fa8a41bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rb1d3d365b2994062"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rfbb9f9a7ba924e4c"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Varicella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>9: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">10: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>11: Catch-up (2 doses at least 4 weeks apart) in young adults (&lt;40 years of age) with no history of past infection.</t>
   </si>
   <si>
     <t xml:space="preserve">12: Varicella vaccination is mandatory only for people under 19 years of age from risk groups (with immune disorders), for people under 19 years of age in their environment and for children staying in orphanages and different nurseries and nursing and care facilities. </t>
   </si>
   <si>
     <t xml:space="preserve">13: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">14: MMRV vaccine is used
 https://nijz.si/nalezljive-bolezni/cepljenje/navodila-in-priporocila-za-cepljenje/ </t>
   </si>
   <si>
     <t xml:space="preserve">15: Using MMRV vaccine. Second dose will be administered at 3 years of age (from 2027 onwards) starting with birth cohort that received a first dose of MMRV vaccine in 2025.  </t>
   </si>
   <si>
     <t>16: Two doses recommended at 4+ week-interval (preferably 8 weeks) to individuals with no documented history of disease and no documented prior vaccination (in the case of adults, vaccination is recommended if IgG serology for varicella is negative).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-15 at 03:28.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-29 at 10:59.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -378,51 +378,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb1d3d365b2994062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R62d4ea3a464144f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4efcecc20e8245e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rfbb9f9a7ba924e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbcb74436196b40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5f998572d59b4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AA58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>