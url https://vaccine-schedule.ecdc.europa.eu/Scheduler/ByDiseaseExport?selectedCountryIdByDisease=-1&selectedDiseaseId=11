--- v5 (2026-06-29)
+++ v6 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd4063352fa8a41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd891cada30914efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rfbb9f9a7ba924e4c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R89d4a26430e7472a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Varicella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>9: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">10: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>11: Catch-up (2 doses at least 4 weeks apart) in young adults (&lt;40 years of age) with no history of past infection.</t>
   </si>
   <si>
     <t xml:space="preserve">12: Varicella vaccination is mandatory only for people under 19 years of age from risk groups (with immune disorders), for people under 19 years of age in their environment and for children staying in orphanages and different nurseries and nursing and care facilities. </t>
   </si>
   <si>
     <t xml:space="preserve">13: Generally recommended to children with no legislative support. This period is an indication and subsequent doses can be administered differently, if the starting dose was administered differently than from the original recommended age.  </t>
   </si>
   <si>
     <t xml:space="preserve">14: MMRV vaccine is used
 https://nijz.si/nalezljive-bolezni/cepljenje/navodila-in-priporocila-za-cepljenje/ </t>
   </si>
   <si>
     <t xml:space="preserve">15: Using MMRV vaccine. Second dose will be administered at 3 years of age (from 2027 onwards) starting with birth cohort that received a first dose of MMRV vaccine in 2025.  </t>
   </si>
   <si>
     <t>16: Two doses recommended at 4+ week-interval (preferably 8 weeks) to individuals with no documented history of disease and no documented prior vaccination (in the case of adults, vaccination is recommended if IgG serology for varicella is negative).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-29 at 10:59.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-14 at 04:33.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -378,51 +378,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rfbb9f9a7ba924e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbcb74436196b40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R5f998572d59b4b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R89d4a26430e7472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R582d724ae6ae44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re9139d237a224c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AA58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>