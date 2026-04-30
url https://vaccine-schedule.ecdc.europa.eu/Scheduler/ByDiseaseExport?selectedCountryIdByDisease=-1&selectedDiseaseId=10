--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R412b7974de0349be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R3fa20d95a1a34e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R6cc98d4c55874799"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9c0b6b363200487a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Rubella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>10: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t>11: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">12: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>13: Depending on the risk evaluation of the risk of measles, administration of the second dose of MMR is possible between 12 and 15 months of age. In case of an outbreak, or contact with a measles case, or travel to endemic area, vaccination is recommended starting at six months of age. If the first dose of MMR is given between six and eight months of age, three doses of MMR are necessary to complete the immunisation cycle.</t>
   </si>
   <si>
     <t>14: Catch up on vaccination (1 or 2 doses at least one month apart, depending on the number of doses received previously): in particular children, adolescents and adults
 born after 1963; women of childbearing age or women who have recently given birth. Do not administer this vaccination in case of known pregnancy or immunosuppression</t>
   </si>
   <si>
     <t>15: Following shift of MMR vaccine from 9 to 3 years old in 2025, a catch up campaign is in place for cohorts 2016 to 2021 between 2025-27</t>
   </si>
   <si>
     <t>16: Two doses at 4 or more weeks interval recommended in individuals born in Spain since 1978 with no documented history of vaccination. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/evaluacionImpacto_2EstudioSeroprevalenciaSarampion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Given to students in first or second grade </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-16 at 06:14.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-30 at 16:19.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -375,51 +375,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R6cc98d4c55874799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R50e72f8c8ad34d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R0a5e4682fbdc4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9c0b6b363200487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8f592a25f91e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R663622bf321a4d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AB59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>