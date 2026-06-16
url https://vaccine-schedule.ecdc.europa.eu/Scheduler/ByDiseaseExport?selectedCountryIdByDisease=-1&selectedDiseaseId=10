--- v4 (2026-04-30)
+++ v5 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R3fa20d95a1a34e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0628cac2903a425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R9c0b6b363200487a"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf565ad4f747949f3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Rubella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>10: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t>11: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">12: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>13: Depending on the risk evaluation of the risk of measles, administration of the second dose of MMR is possible between 12 and 15 months of age. In case of an outbreak, or contact with a measles case, or travel to endemic area, vaccination is recommended starting at six months of age. If the first dose of MMR is given between six and eight months of age, three doses of MMR are necessary to complete the immunisation cycle.</t>
   </si>
   <si>
     <t>14: Catch up on vaccination (1 or 2 doses at least one month apart, depending on the number of doses received previously): in particular children, adolescents and adults
 born after 1963; women of childbearing age or women who have recently given birth. Do not administer this vaccination in case of known pregnancy or immunosuppression</t>
   </si>
   <si>
     <t>15: Following shift of MMR vaccine from 9 to 3 years old in 2025, a catch up campaign is in place for cohorts 2016 to 2021 between 2025-27</t>
   </si>
   <si>
     <t>16: Two doses at 4 or more weeks interval recommended in individuals born in Spain since 1978 with no documented history of vaccination. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/evaluacionImpacto_2EstudioSeroprevalenciaSarampion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Given to students in first or second grade </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-04-30 at 16:19.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-16 at 17:13.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -375,51 +375,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R9c0b6b363200487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8f592a25f91e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R663622bf321a4d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf565ad4f747949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Red6d26df06204ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb382996a4f3c41a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AB59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>