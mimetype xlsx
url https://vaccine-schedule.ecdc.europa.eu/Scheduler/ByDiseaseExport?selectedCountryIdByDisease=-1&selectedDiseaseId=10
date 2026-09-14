--- v5 (2026-06-16)
+++ v6 (2026-09-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0628cac2903a425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Re6d1b3817b7040b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rf565ad4f747949f3"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R284190ab88f04fd2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Rubella: Recommended vaccinations</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -276,51 +276,51 @@
     <t>10: School-based vaccination in 6th grade</t>
   </si>
   <si>
     <t>11: Six-year-old children may be vaccinated with vaccinations for 7-year-old children, if the child is beginning to study in an educational institution.</t>
   </si>
   <si>
     <t xml:space="preserve">12: If not previously vaccinated,  2 doses are required. Vaccination against varicella should be performed with no history of disease.</t>
   </si>
   <si>
     <t>13: Depending on the risk evaluation of the risk of measles, administration of the second dose of MMR is possible between 12 and 15 months of age. In case of an outbreak, or contact with a measles case, or travel to endemic area, vaccination is recommended starting at six months of age. If the first dose of MMR is given between six and eight months of age, three doses of MMR are necessary to complete the immunisation cycle.</t>
   </si>
   <si>
     <t>14: Catch up on vaccination (1 or 2 doses at least one month apart, depending on the number of doses received previously): in particular children, adolescents and adults
 born after 1963; women of childbearing age or women who have recently given birth. Do not administer this vaccination in case of known pregnancy or immunosuppression</t>
   </si>
   <si>
     <t>15: Following shift of MMR vaccine from 9 to 3 years old in 2025, a catch up campaign is in place for cohorts 2016 to 2021 between 2025-27</t>
   </si>
   <si>
     <t>16: Two doses at 4 or more weeks interval recommended in individuals born in Spain since 1978 with no documented history of vaccination. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/comoTrabajamos/docs/evaluacionImpacto_2EstudioSeroprevalenciaSarampion.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">17: Given to students in first or second grade </t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-06-16 at 17:13.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-09-14 at 10:07.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -375,51 +375,51 @@
     <xf numFmtId="0" fontId="1" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0"/>
     <xf numFmtId="0" fontId="2" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rf565ad4f747949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Red6d26df06204ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb382996a4f3c41a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R284190ab88f04fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rd6e9b2ec86dd4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rd9d8e6b5873545d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AB59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>