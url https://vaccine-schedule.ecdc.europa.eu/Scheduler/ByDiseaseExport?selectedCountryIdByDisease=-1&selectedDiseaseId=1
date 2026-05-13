--- v4 (2026-03-29)
+++ v5 (2026-05-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R2f5d070f02914b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb7186bbb63554a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="R1943f4f115304366"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc17b45d81ede4d5a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Diphtheria: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -474,51 +474,51 @@
   <si>
     <t>40: Adult Td booster at 65 years of age, thereafter every 10 years. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/38-tetano-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">41: Td booster at the age of 30 years and following dose every 15 years. </t>
   </si>
   <si>
     <t>42: From 2023 onward, TT was replaced by dTacp</t>
   </si>
   <si>
     <t>43: Td booster every 10 years</t>
   </si>
   <si>
     <t>44: Repeat for pregnant women starting at week 27 of pregnancy (preferably at week 27 or 28). Catch-up vaccination is also offered to susceptible individuals in this age group. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">45: One dose at around 65 years of age if primary course completed. For additional information on catch-up vaccinations prior to 65 years of age, refer to specific recommendations available at https://www.sanidad.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/comoTrabajamos/difteria-tetanos-tosferina.htm  </t>
   </si>
   <si>
     <t>46: Given to 8-9 grade students.</t>
   </si>
   <si>
     <t>47: For adults above 18 years, dT booster doses are recommended every 20 years (not funded by the National Health system).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-03-29 at 14:10.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 21:50.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -576,51 +576,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1943f4f115304366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R89eadad82cf24d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R300b3413e8504190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc17b45d81ede4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R922730f932bc4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R280ed3d86ea04405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AN89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>