--- v5 (2026-05-13)
+++ v6 (2026-07-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rb7186bbb63554a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf7662470e54a41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rc17b45d81ede4d5a"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rffec3d5e293e484c"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Diphtheria: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -474,51 +474,51 @@
   <si>
     <t>40: Adult Td booster at 65 years of age, thereafter every 10 years. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/38-tetano-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">41: Td booster at the age of 30 years and following dose every 15 years. </t>
   </si>
   <si>
     <t>42: From 2023 onward, TT was replaced by dTacp</t>
   </si>
   <si>
     <t>43: Td booster every 10 years</t>
   </si>
   <si>
     <t>44: Repeat for pregnant women starting at week 27 of pregnancy (preferably at week 27 or 28). Catch-up vaccination is also offered to susceptible individuals in this age group. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">45: One dose at around 65 years of age if primary course completed. For additional information on catch-up vaccinations prior to 65 years of age, refer to specific recommendations available at https://www.sanidad.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/comoTrabajamos/difteria-tetanos-tosferina.htm  </t>
   </si>
   <si>
     <t>46: Given to 8-9 grade students.</t>
   </si>
   <si>
     <t>47: For adults above 18 years, dT booster doses are recommended every 20 years (not funded by the National Health system).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-05-13 at 21:50.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 11:58.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -576,51 +576,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rc17b45d81ede4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R922730f932bc4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R280ed3d86ea04405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rffec3d5e293e484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2c1a94f7c74f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcc88584dc1f2445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AN89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>