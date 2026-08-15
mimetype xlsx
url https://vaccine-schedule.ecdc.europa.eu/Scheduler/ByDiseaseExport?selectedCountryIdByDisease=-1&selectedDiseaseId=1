--- v6 (2026-07-01)
+++ v7 (2026-08-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf7662470e54a41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R2b6f5da047c145fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Immunisation scheduler" sheetId="1" r:id="Rffec3d5e293e484c"/>
+    <sheet name="Immunisation scheduler" sheetId="1" r:id="R551a5cc6521c4809"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Diphtheria: Recommended vaccinations</t>
   </si>
   <si>
     <t>Weeks</t>
   </si>
   <si>
     <t>Months</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
@@ -474,51 +474,51 @@
   <si>
     <t>40: Adult Td booster at 65 years of age, thereafter every 10 years. More information available at: https://www.dgs.pt/ficheiros-de-upload-2013/38-tetano-pdf.aspx</t>
   </si>
   <si>
     <t xml:space="preserve">41: Td booster at the age of 30 years and following dose every 15 years. </t>
   </si>
   <si>
     <t>42: From 2023 onward, TT was replaced by dTacp</t>
   </si>
   <si>
     <t>43: Td booster every 10 years</t>
   </si>
   <si>
     <t>44: Repeat for pregnant women starting at week 27 of pregnancy (preferably at week 27 or 28). Catch-up vaccination is also offered to susceptible individuals in this age group. Additional information available at: https://www.sanidad.gob.es/areas/promocionPrevencion/vacunaciones/calendario/docs/CalendarioVacunacion_Todalavida.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">45: One dose at around 65 years of age if primary course completed. For additional information on catch-up vaccinations prior to 65 years of age, refer to specific recommendations available at https://www.sanidad.gob.es/profesionales/saludPublica/prevPromocion/vacunaciones/comoTrabajamos/difteria-tetanos-tosferina.htm  </t>
   </si>
   <si>
     <t>46: Given to 8-9 grade students.</t>
   </si>
   <si>
     <t>47: For adults above 18 years, dT booster doses are recommended every 20 years (not funded by the National Health system).</t>
   </si>
   <si>
-    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-07-01 at 11:58.</t>
+    <t>The contents of this report are covered by the ECDC legal notice. See: https://ecdc.europa.eu/en/legal-notice. The report reflects the state of submissions in the ECDC vaccination schedule platform as of 2026-08-15 at 17:22.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>General recommendation for Austria</t>
   </si>
   <si>
     <t>Recommendation for specific groups only for Austria</t>
   </si>
   <si>
     <t>Catch-up (e.g. if previous doses missed) for Austria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -576,51 +576,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rffec3d5e293e484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2c1a94f7c74f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rcc88584dc1f2445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R551a5cc6521c4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re1771a7a159b4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9c71d44973a24ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AN89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.17" customWidth="1" style="1"/>
     <col min="2" max="2" width="13.17" customWidth="1" style="1"/>
     <col min="3" max="3" width="13.17" customWidth="1" style="1"/>
     <col min="4" max="4" width="13.17" customWidth="1" style="1"/>
     <col min="5" max="5" width="13.17" customWidth="1" style="1"/>
     <col min="6" max="6" width="13.17" customWidth="1" style="1"/>
     <col min="7" max="7" width="13.17" customWidth="1" style="1"/>
     <col min="8" max="8" width="13.17" customWidth="1" style="1"/>
     <col min="9" max="9" width="13.17" customWidth="1" style="1"/>
     <col min="10" max="10" width="13.17" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.17" customWidth="1" style="1"/>
     <col min="12" max="12" width="13.17" customWidth="1" style="1"/>
     <col min="13" max="13" width="13.17" customWidth="1" style="1"/>
     <col min="14" max="14" width="13.17" customWidth="1" style="1"/>
     <col min="15" max="15" width="13.17" customWidth="1" style="1"/>